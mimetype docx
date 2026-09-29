--- v1 (2026-05-01)
+++ v2 (2026-09-29)
@@ -1,14874 +1,3989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...17 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="1023FB61" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288"/>
+    <w:p w14:paraId="4F6F65A5" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288"/>
+    <w:p w14:paraId="7F9B47A0" w14:textId="08139081" w:rsidR="00B57288" w:rsidRPr="00647AB5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="start"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00647AB5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5E35AE7D" wp14:editId="4C73D849">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-88900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>635</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="12700" cy="12700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 5" descr="Description: Description: Image_5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 5" descr="Description: Description: Image_5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId2"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="12700" cy="12700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00647AB5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="7" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="7" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="133D516C" wp14:editId="32695B1A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-114300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>50800</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="12700" cy="12700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 6" descr="Description: Description: Image_4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 6" descr="Description: Description: Image_4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId3"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="12700" cy="12700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Title of the Paper (Calibri 18pt. Bold)</w:t>
+      <w:r w:rsidRPr="00647AB5">
+        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>Title of the Paper (Calibri 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00647AB5">
+        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647AB5">
+        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>pt. Bold)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:jc w:val="end"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:jc w:val="right"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
-          <w:start w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
-          <w:end w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6312"/>
         <w:gridCol w:w="275"/>
         <w:gridCol w:w="2439"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00B57288" w14:paraId="015E63DD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="801" w:hRule="atLeast"/>
+          <w:trHeight w:val="801"/>
+          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
-            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+            <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0317B96B" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
-                <w:tab w:val="left" w:pos="3763" w:leader="none"/>
+                <w:tab w:val="left" w:pos="3763"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4030EDC0" w14:textId="50E9B025" w:rsidR="00B57288" w:rsidRPr="00DC1B6D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:jc w:val="start"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC1B6D">
               <w:rPr>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>First Author</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F02B"/>
+            </w:r>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ED8B723" wp14:editId="2AF66028">
                   <wp:extent cx="125730" cy="124460"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4"/>
+                          <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="125730" cy="124460"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DC1B6D">
               <w:rPr>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Second Author</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F02B"/>
+            </w:r>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48D398FA" wp14:editId="78A07C5E">
                   <wp:extent cx="125730" cy="124460"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId5"/>
+                          <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="125730" cy="124460"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (Calibri, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC1B6D">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pt. Bold)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301DBB37" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...18 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7FA3FD00" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:jc w:val="start"/>
-[...21 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="h.gjdgxs"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">First Author Institution, Country, first author's e-mail, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ORCID iD</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ORCID </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="512DE8E7" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:jc w:val="start"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Author Institution, Country, second author's e-mail, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ORCID iD</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ORCID </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="694CC227" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40C14303" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:t xml:space="preserve">*Corresponding Author’s e-mail: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">first author's e-mail </w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="513492B2" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-              <w:rPr/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1140"/>
+              </w:tabs>
             </w:pPr>
             <w:r>
-              <w:rPr/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">first author's e-mail </w:t>
+              <w:tab/>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="68EC90E0" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...14 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve">WhatsApp Number: ………………………. </w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="567ED5E3" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>(WhatsApp number will be removed on publication)</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5AE0509C" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p>
-[...11 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="6A816722" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288"/>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00B57288" w14:paraId="5C2136BA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="284" w:hRule="atLeast"/>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6312" w:type="dxa"/>
-            <w:tcBorders/>
-            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+            <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D29C6F7" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ABSTRACT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
-            <w:tcBorders/>
-            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+            <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66C2B59D" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="dxa"/>
-            <w:tcBorders/>
-            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+            <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="56BE431B" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00B57288" w14:paraId="1A66968A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1018" w:hRule="atLeast"/>
+          <w:trHeight w:val="1018"/>
+          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
-            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+            <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="013D6833" w14:textId="23859232" w:rsidR="00B57288" w:rsidRDefault="003114B3">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstract written concisely and factually using Calibri font, size 11 pt, one space with text length between 150 – 250 words. The English version of the abstract is written using good and correct English grammar. It is not allowed to use abbreviations or quotations in the abstract. The results and conclusions are written in the present tense (current time). Abstract should summarize the </w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t xml:space="preserve">The Abstract should </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">importance </w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t>summarise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>and</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t xml:space="preserve"> the educational </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F153A5">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t>research gap</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>research gap</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F153A5">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t>purpose</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>objective</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F153A5">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t>design and data source</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>methodology</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t xml:space="preserve"> or participants, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F153A5">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t>analytical approach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>key findings</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F153A5">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t>principal findings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">implications of the study, </w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F153A5">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>and</w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:t>implications</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Originality</w:t>
+              <w:t>. Write 150–250 words in clear English using Calibri 11 pt and single spacing. Keep the account concise and factual, avoid citations, quotations, and unnecessary abbreviations, and use the present tense for the principal findings and conclusions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2BD30BD9" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
-                <w:tab w:val="left" w:pos="8460" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8460"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5A7A5AD3" w14:textId="0E81EACC" w:rsidR="00B57288" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
-                <w:tab w:val="left" w:pos="8460" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8460"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F153A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Keywords:</w:t>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="false"/>
-                <w:bCs w:val="false"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidR="003114B3" w:rsidRPr="003114B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>contain three to five words/phrases, lowercase, with a comma separating them.</w:t>
+              <w:t>provide three to five lowercase words or phrases, separated by commas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="22FB3193" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="19A99930" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6CA9E646" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4CF409D5" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="492A1AB4" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6F4F3B90" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4DACEACA" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7DB81B60" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1AFF2378" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="49007428" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3174F9E6" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6FA3BE73" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="77CE3012" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3C170AC4" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="5B04CE27" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="62659CE9" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="6F418250" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>DOI:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006600"/>
-[...23 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="00B57288">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
           </w:rPr>
-          <w:t>10.70376/jerp</w:t>
+          <w:t>10.70376/</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00B57288">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>jerp</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="3F3137F1" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t>Received</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>yyyy-mm-dd</w:t>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-mm-dd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t>Revised</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>yyyy-mm-dd</w:t>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-mm-dd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t>Accepted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>yyyy-mm-dd</w:t>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-mm-dd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>yyyy-mm-dd.</w:t>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-mm-dd.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E3BDC36" w14:textId="222696A1" w:rsidR="00B57288" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
-        <w:rPr/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>INTRODUCTION (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0AE9">
+        <w:t>in</w:t>
+      </w:r>
       <w:r>
-        <w:rPr/>
-        <w:t>ION (Calibri</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F6920">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
+        <w:t>00-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6920">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>00 words)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600B41C0" w14:textId="117B047E" w:rsidR="00B57288" w:rsidRPr="00DC1B6D" w:rsidRDefault="003114B3" w:rsidP="002A6777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Introduction should establish the educational context and explain why the issue warrants investigation. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Synthesise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant evidence from three to five recent and authoritative sources, then identify the specific limitation, inconsistency, or unanswered question that the study addresses. Based on this gap, state the study’s purpose and, where appropriate, its objectives or research questions. A theoretical or conceptual framework may be briefly introduced if it guides the study. Finally, the study’s expected contribution to educational research, policy, and practice is explained. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the section as a coherent narrative that moves from the broader context to the specific research problem, gap, purpose and significance. Avoid generic claims, extensive literature reviews, methodological details, and statements of findings. The Introduction should contain approximately </w:t>
+      </w:r>
+      <w:r w:rsidR="00321977" w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00–</w:t>
+      </w:r>
+      <w:r w:rsidR="00321977" w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 words, use clear academic language, and cite sources using the </w:t>
+      </w:r>
+      <w:r w:rsidR="00751317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APA Style 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00751317" w:rsidRPr="00751317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00751317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D593DED" w14:textId="275CEEE3" w:rsidR="00B57288" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>METHOD (</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46E1">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1B6D">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>00-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6920">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>00 words)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52302C8C" w14:textId="1E3F7FC2" w:rsidR="003114B3" w:rsidRPr="00DC1B6D" w:rsidRDefault="003114B3" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Method should explain how the study was conducted in sufficient detail for readers to evaluate and, where appropriate, replicate it. Identify the research design and its rationale; setting, participants or data sources, sampling and eligibility criteria; instruments or materials and their validity and reliability; data-collection procedures; and analytical techniques, software, and decision criteria. Report ethical approval, informed consent, and other safeguards where applicable. Adapt the account to the study design, use the past tense and cohesive paragraphs, and do not report findings in this section. The Method should contain approximately </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1B6D" w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00–</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1B6D" w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 words in Calibri 12 pt with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.15 line</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spacing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D29DD97" w14:textId="77777777" w:rsidR="003114B3" w:rsidRPr="00DC1B6D" w:rsidRDefault="003114B3" w:rsidP="003114B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A269E74" w14:textId="77777777" w:rsidR="003114B3" w:rsidRPr="00DC1B6D" w:rsidRDefault="003114B3" w:rsidP="003114B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Illustrative equation format: number equations sequentially, refer to them in the text, and define every symbol at first use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6699B59C" w14:textId="77777777" w:rsidR="003114B3" w:rsidRPr="008F46E1" w:rsidRDefault="003114B3" w:rsidP="003114B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D909F9" w14:textId="7B7CD5FE" w:rsidR="003114B3" w:rsidRPr="003114B3" w:rsidRDefault="00000000" w:rsidP="003114B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>Y</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>i</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>β</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>0</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>β</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>X</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>i</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>ε</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>i</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r w:rsidR="003114B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003114B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003114B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003114B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003114B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003114B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003114B3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E60694D" w14:textId="77777777" w:rsidR="003114B3" w:rsidRPr="008F46E1" w:rsidRDefault="003114B3" w:rsidP="003114B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C58FDB" w14:textId="5B38C1DD" w:rsidR="00B57288" w:rsidRPr="00DC1B6D" w:rsidRDefault="003114B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>Y</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>i</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the outcome, </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>X</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>i</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the predictor, </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>β</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>0</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the intercept, </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>β</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the regression coefficient, and </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>ε</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>i</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the random error term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602C89DE" w14:textId="56CE5F67" w:rsidR="00B57288" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>13pt., bold, 400-800 words)</w:t>
+        <w:t>RESULTS AND DISCUSSION</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-        <w:t>: The Introduction should clearly present the research background, identify the gap in existing knowledge, and state the study’s objectives and significance. Avoid generic or descriptive writing; use evidence from recent literature to justify your study.</w:t>
+    <w:p w14:paraId="27B1E42A" w14:textId="415F11D8" w:rsidR="00B57288" w:rsidRPr="00AB452E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="006600"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB452E">
+        <w:rPr>
+          <w:color w:val="006600"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Results</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...50 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+    <w:p w14:paraId="6E8AE2EA" w14:textId="1F304D74" w:rsidR="00B57288" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...19 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Results should present the findings objectively and in the order of the research questions or objectives. Report the evidence needed to evaluate each finding, including sample sizes, descriptive and inferential statistics, effect sizes, uncertainty, and assumption checks where relevant, or clearly derived themes supported by representative evidence in qualitative studies. Refer to every table and figure in the text, place each close to its first mention, and provide a clear number, title, note, and source where applicable. Do not repeat all values from tables or figures, mix interpretation with reporting, or make claims beyond the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">analysis. Use the past tense, consistent rounding, and clear academic language in Calibri 12 pt with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.15 line</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spacing.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="69671836" w14:textId="77777777" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="080EF161" w14:textId="0C6419AA" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...10 lines deleted...]
-        <w:t>This study, therefore, examines the relationship between teachers' digital pedagogical competence and students' learning engagement in secondary schools in Indonesia. Specifically, the research addresses three questions: (1) To what extent does teachers’ digital pedagogical competence predict students’ behavioral, emotional, and cognitive engagement? (2) Which instructional practices mediate the relationship between teacher competence and student engagement? and (3) What contextual factors (e.g., school leadership, access to resources) moderate these relationships? By linking validated measures of teacher competence with multi-dimensional indicators of student engagement, the study seeks to generate evidence that informs targeted professional development and practical guidance for teachers and school managers operating in technology-enhanced learning environments.</w:t>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Illustrative table and figure formats (replace all sample content before submission).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5BF310D3" w14:textId="77777777" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...75 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="10678953" w14:textId="16D9675D" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:t>Author Guidance for Writing the Introduction Section</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Descriptive Statistics for Illustrative Variables</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="8931" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1802"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3914"/>
+        <w:gridCol w:w="4405"/>
+        <w:gridCol w:w="918"/>
+        <w:gridCol w:w="918"/>
+        <w:gridCol w:w="918"/>
+        <w:gridCol w:w="1772"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w14:paraId="43D6DB25" w14:textId="77777777" w:rsidTr="000C79BB">
         <w:trPr>
-          <w:tblHeader w:val="true"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+            <w:tcW w:w="4405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="006600"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="35614BC0" w14:textId="0932851E" w:rsidR="005901E4" w:rsidRPr="000C79BB" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C79BB">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...12 lines deleted...]
-              <w:t>Component</w:t>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3300" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="006600"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5754B2E9" w14:textId="661495F3" w:rsidR="005901E4" w:rsidRPr="000C79BB" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C79BB">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...12 lines deleted...]
-              <w:t>Purpose and Key Writing Guidelines</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="006600"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="78F162EC" w14:textId="3EC96591" w:rsidR="005901E4" w:rsidRPr="000C79BB" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C79BB">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...48 lines deleted...]
-              <w:t>1. Research Context and Background</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="006600"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73453A5D" w14:textId="4F4A40CB" w:rsidR="005901E4" w:rsidRPr="000C79BB" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Begin by situating your study within the broader field of educational research. Provide a concise description of the issue or phenomenon under investigation and explain why it is significant in theory or practice.</w:t>
+            <w:r w:rsidRPr="000C79BB">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="006600"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="52272C2F" w14:textId="6EA492C5" w:rsidR="005901E4" w:rsidRPr="000C79BB" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Use recent statistics, authoritative reports, or prior studies to demonstrate relevance (e.g., UNESCO, OECD, national education data). Avoid overly general statements such as "Education is critical."</w:t>
+            <w:r w:rsidRPr="000C79BB">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Observed range</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w14:paraId="64BB47B7" w14:textId="77777777" w:rsidTr="00DC1B6D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73000D04" w14:textId="722986F8" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>2. Review of Relevant Literature</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Digital pedagogical competence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B1F4C65" w14:textId="3A9F8667" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Briefly summarize key studies directly related to your topic. Highlight what is known, what remains uncertain, and where scholarly debates exist.</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D27BD3F" w14:textId="14F3FA8F" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...89 lines deleted...]
-              <w:t>3. Identification of Research Gap</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7C8D142C" w14:textId="6EDFEAF5" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Clearly state the specific gap, limitation, or unresolved issue in existing literature that your study addresses. This establishes the study’s originality and rationale.</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3964A283" w14:textId="1F459CE3" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...73 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.15-4.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w14:paraId="496160C9" w14:textId="77777777" w:rsidTr="00DC1B6D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49B92440" w14:textId="3E2BC557" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>4. Purpose and Objectives of the Study</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Instructional design quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34701AB8" w14:textId="4CA068E3" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Articulate the main aim(s) of your research and, where appropriate, list specific objectives or research questions. This should directly respond to the identified gap.</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C710421" w14:textId="40E49DB0" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...131 lines deleted...]
-              <w:t>5. Theoretical or Conceptual Foundation (optional)</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03928F6B" w14:textId="1D823EE2" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>If applicable, briefly mention the theoretical or conceptual framework guiding the study. This connects your study to established models or perspectives.</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B4B78AC" w14:textId="28B324B1" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Keep it concise—usually one sentence.</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.95-4.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w14:paraId="4AA01DB3" w14:textId="77777777" w:rsidTr="00DC1B6D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B3649DE" w14:textId="303E6E27" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>6. Significance of the Study</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20CF4AFF" w14:textId="7B9363CD" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Explain how the study contributes to theory, research, or practice. Clarify the potential impact for teachers, policymakers, or researchers.</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="11A8D86E" w14:textId="6068B6F1" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...55 lines deleted...]
-              <w:t>7. Structure and Flow</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3300" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7681C7F1" w14:textId="2C3F24FA" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Maintain logical progression: from general context → specific problem → literature gap → purpose → significance. Avoid mixing results or methodology details.</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1BE8BCCF" w14:textId="0D7A541B" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...215 lines deleted...]
-              <w:t>Avoid bullet points or instructional language (e.g., “Write your background here”). Ensure every paragraph develops one clear idea.</w:t>
+            <w:r w:rsidRPr="00DC1B6D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.00-4.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+    <w:p w14:paraId="150D3ABE" w14:textId="77777777" w:rsidR="006F6920" w:rsidRPr="00DC1B6D" w:rsidRDefault="006F6920" w:rsidP="006F6920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5582AFA8" w14:textId="26F936BB" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="006F6920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The values are illustrative only. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB452E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = mean; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB452E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = standard deviation. Replace the title, headings, data, and notes with study-specific information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D074641" w14:textId="77777777" w:rsidR="005901E4" w:rsidRDefault="005901E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CA9D2E" w14:textId="10C74663" w:rsidR="005901E4" w:rsidRDefault="005901E4" w:rsidP="005901E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47E40873" wp14:editId="1224FE5E">
+            <wp:extent cx="4457700" cy="1446530"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:docPr id="100001" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="100001" name="Picture 100001"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4457700" cy="1446530"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...26 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="62CDBA53" w14:textId="77777777" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Figure 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Illustrative Conceptual Model of an Educational Relationship</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...561 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0971DA7F" w14:textId="77777777" w:rsidR="005901E4" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005901E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+    <w:p w14:paraId="61302C08" w14:textId="53C79F0A" w:rsidR="00B57288" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replace the labels, relationships, and notes with study-specific information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424EC0EC" w14:textId="55C29DD0" w:rsidR="00B57288" w:rsidRPr="00AB452E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="006600"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB452E">
+        <w:rPr>
+          <w:color w:val="006600"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AD70D8" w14:textId="7AB61AF2" w:rsidR="00B57288" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Discussion should interpret the principal findings in relation to the research questions, relevant theory, and previous studies. Explain how and why the findings confirm, extend, qualify, or differ from existing evidence while distinguishing supported interpretations from speculation. The study’s contributions and implications for educational research, policy, or practice are clarified, the most consequential limitations are acknowledged, and realistic directions for further research are proposed. Avoid repeating detailed results, overstating causality or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>generalisability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and introducing claims unsupported by the study. Use the present tense for established knowledge and general implications, the past tense for the study’s findings, and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00751317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...43 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APA Style 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00751317" w:rsidRPr="00751317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00751317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, for citations.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="120"/>
+    <w:p w14:paraId="1CE9E7ED" w14:textId="3B6DE454" w:rsidR="00B57288" w:rsidRPr="00AB452E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB452E">
+        <w:t>CONCLUSION (</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6920" w:rsidRPr="00AB452E">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB452E">
+        <w:t xml:space="preserve"> 350 words)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BB44C0" w14:textId="3AD3CEB7" w:rsidR="00B57288" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Conclusion should provide a concise synthesis of what the study establishes in response to its purpose or research questions. The main contribution and its implications for educational research, policy, or practice are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>emphasised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, while acknowledging any limitations that materially affect interpretation and indicating an appropriate future direction. Do not repeat detailed statistics, introduce new evidence or citations, or make claims beyond the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">study design and findings. The study’s overall contribution is clearly stated. The section should not exceed approximately 350 words and should use Calibri 12 pt with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.15 line</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spacing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2653D91F" w14:textId="3271E8C0" w:rsidR="009666D6" w:rsidRDefault="00751317">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>This study employed a quantitative correlational design to examine the relationship between teachers’ digital pedagogical competence and students’ learning engagement in secondary schools. The design was chosen to allow the identification of statistical associations among measured variables without manipulating instructional conditions.</w:t>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB452E" w:rsidRPr="009666D6">
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ship</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB452E" w:rsidRPr="009666D6">
+        <w:t xml:space="preserve"> Contribution</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+    <w:p w14:paraId="2BE00DB4" w14:textId="4D703537" w:rsidR="009666D6" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Author Contributions statement should identify each author’s substantive work using relevant </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00DC0AE9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>CRediT</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC1B6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751317">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conceptualisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Methodology, Investigation, Formal Analysis, Data Curation, Writing – Original Draft, Writing – Review and Editing, and Supervision. Use initials or names consistently, assign only roles that are actually performed, and indicate lead, equal, or supporting contributions where this distinction is meaningful. All authors have reviewed and approved the final manuscript and accept accountability for their contributions. Non-author contributors are not included in this statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA1016B" w14:textId="718DC94B" w:rsidR="009666D6" w:rsidRDefault="00AB452E" w:rsidP="009666D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009666D6">
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4649AA39" w14:textId="39524196" w:rsidR="009666D6" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Funding statement should report all financial and in-kind support related to the research or preparation of the manuscript. Please give each funder’s official name, grant or award number where applicable, grant recipient, and role in the study design, data collection, analysis, interpretation, manuscript preparation, or submission decision; state explicitly if the funder had no role. If the work received no relevant support, include a clear no-funding statement. Do not leave the section blank or duplicate the information reported in the Acknowledgements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C399C56" w14:textId="0D81FDC5" w:rsidR="009666D6" w:rsidRPr="004D5183" w:rsidRDefault="00AB452E" w:rsidP="004D5183">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5183">
+        <w:t>Ethics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D5183">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22241088" w14:textId="4D91517F" w:rsidR="004D5183" w:rsidRPr="00DC1B6D" w:rsidRDefault="005901E4" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Every manuscript should include an appropriate ethics statement. For research involving human participants, identifiable data, human material, or animals, name the approving or exempting body and provide the approval or exemption reference and date, where available. Report informed consent, assent, and parental or legal guardian consent, an approved waiver, confidentiality safeguards, and consent for the publication of identifiable material, as applicable. For animal research, identify the relevant institutional and national standards. If approval or consent is not required, please explain why and cite the applicable institutional or national basis, rather than leaving the section blank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0325F011" w14:textId="125AE131" w:rsidR="009666D6" w:rsidRPr="00113B9D" w:rsidRDefault="00AB452E" w:rsidP="00113B9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00113B9D">
+        <w:t xml:space="preserve">Declaration </w:t>
+      </w:r>
       <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113B9D">
+        <w:t>f Competing Interests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D57DC0E" w14:textId="28BE2C80" w:rsidR="00113B9D" w:rsidRPr="00DC1B6D" w:rsidRDefault="006F6920" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All authors should disclose financial and non-financial relationships or activities that could reasonably be perceived to influence their work. Identify the relevant author, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, relationship, or activity and its connection to the manuscript; report different disclosures separately where necessary. Authors who hold an editorial or governance role with JERP should disclose it and confirm that they did not participate in the peer review process or editorial decision. If no relevant interests exist, include an explicit no-competing-interests statement rather than leaving the section blank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E69612" w14:textId="4B5E9266" w:rsidR="009666D6" w:rsidRPr="00113B9D" w:rsidRDefault="00AB452E" w:rsidP="00113B9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00113B9D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D5183">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113B9D">
+        <w:t>f A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113B9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113B9D">
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFFDD62" w14:textId="02053E2B" w:rsidR="00DA3B01" w:rsidRPr="00DC1B6D" w:rsidRDefault="006F6920" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Disclose any generative AI or AI-assisted technology used substantively in the research or manuscript. State the tool, provider, model or version, access date where relevant, purpose, extent of use, and affected parts of the work; also describe methodologically substantive use in the Methods section. Basic spelling, grammar, formatting, or reference management functions need not be disclosed if they generate no scholarly content and do not alter the meaning. AI systems cannot be considered authors or authoritative sources. Human authors must verify all outputs, sources, permissions, and claims, protect confidential material, and accept responsibility for the final work. Explicitly state when no AI use requiring disclosure occurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADAF427" w14:textId="56604E89" w:rsidR="00B57288" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD555A1" w14:textId="7AD13EF0" w:rsidR="00B57288" w:rsidRPr="00DC1B6D" w:rsidRDefault="006F6920" w:rsidP="005678B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List only cited works alphabetically in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751317">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...30 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00751317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APA Style 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00751317" w:rsidRPr="00751317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...56 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00751317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...12 lines deleted...]
-        <w:t>Data Collection Procedures</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prioritise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recent peer-reviewed sources, provide DOI or stable URLs, verify every entry, and use </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00DC1B6D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Mendeley</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC1B6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="1F42FD0C" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...9996 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="00B57288">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="851" w:top="1440" w:footer="851" w:bottom="1440"/>
-[...1 lines deleted...]
-      <w:formProt w:val="false"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
       <w:titlePg/>
-      <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="41F62AB9" w14:textId="77777777" w:rsidR="006A798E" w:rsidRDefault="006A798E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5B6884B8" w14:textId="77777777" w:rsidR="006A798E" w:rsidRDefault="006A798E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:charset w:val="02"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-[...1 lines deleted...]
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...34 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36C8E1D3" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...7 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="538C2C0D" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Journal of Educational Research and Practice (JERP)</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="4382C4BE" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Volume X, Number x, March/July/November 20xx</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60FF3D83" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:jc w:val="end"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...7 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="3AE7AC12" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:jc w:val="end"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Journal of Educational Research and Practice (JERP)</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="64C11471" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Volume X, Number x, March/July/November 20xx</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
-      <w:tblW w:w="9768" w:type="dxa"/>
-      <w:jc w:val="start"/>
+      <w:tblW w:w="10666" w:type="dxa"/>
       <w:tblInd w:w="-743" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblCellMar>
-[...5 lines deleted...]
-      <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7541"/>
-      <w:gridCol w:w="2227"/>
+      <w:gridCol w:w="3125"/>
     </w:tblGrid>
-    <w:tr>
-      <w:trPr/>
+    <w:tr w:rsidR="00B57288" w14:paraId="168725A5" w14:textId="77777777" w:rsidTr="008F46E1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7541" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
-            <w:start w:val="nil"/>
+            <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
-            <w:end w:val="nil"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5DBB87C3" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
-            <w:widowControl/>
-[...1 lines deleted...]
-            <w:jc w:val="start"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="006600"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>Journal of Educational Research and Practice (JERP)</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="7E543D5F" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
-            <w:widowControl/>
-[...1 lines deleted...]
-            <w:jc w:val="start"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>Copyright: © [Year] by the authors</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="00C3572F" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
-            <w:widowControl/>
-[...1 lines deleted...]
-            <w:jc w:val="start"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">Open access Article under </w:t>
           </w:r>
           <w:hyperlink r:id="rId1">
-            <w:r>
+            <w:r w:rsidR="00B57288">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Creative Commons Attribution 4.0 International</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-              <w:kern w:val="0"/>
+              <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> (CC-BY)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> License.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2227" w:type="dxa"/>
+          <w:tcW w:w="3125" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
-            <w:start w:val="nil"/>
+            <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
-            <w:end w:val="nil"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="60F44851" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000" w:rsidP="008F46E1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
-            <w:widowControl/>
-[...1 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4680"/>
+              <w:tab w:val="clear" w:pos="9360"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="006600"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6626A958" wp14:editId="515197D2">
+                <wp:extent cx="855842" cy="200090"/>
+                <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:docPr id="6" name="Picture 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="6" name="Picture 10"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1270000" cy="260350"/>
+                          <a:ext cx="913791" cy="213638"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="59BBDE31" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-[...1 lines deleted...]
-    <w:p>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="03726D03" w14:textId="77777777" w:rsidR="006A798E" w:rsidRDefault="006A798E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1" w:type="continuationSeparator">
-    <w:p>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="639BFDD5" w14:textId="77777777" w:rsidR="006A798E" w:rsidRDefault="006A798E">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...545 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F6089BE" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -14900,77 +4015,73 @@
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>| First and second author’s last name, Calibri 10pt.</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="75910FB2" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-        <w:tab w:val="left" w:pos="2310" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2310"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:rPr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
-      <w:rPr/>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71B8D49B" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="light1" w:themeShade="d9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="light1" w:themeShade="D9"/>
       </w:pBdr>
-      <w:jc w:val="end"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Title Italicized, Calibri 10pt.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
@@ -14994,576 +4105,1177 @@
     <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="5AC1313F" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10632" w:type="dxa"/>
-      <w:jc w:val="start"/>
       <w:tblInd w:w="-743" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblCellMar>
-[...5 lines deleted...]
-      <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7088"/>
       <w:gridCol w:w="3544"/>
     </w:tblGrid>
-    <w:tr>
-      <w:trPr/>
+    <w:tr w:rsidR="00B57288" w14:paraId="2103DD30" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7088" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
-            <w:start w:val="nil"/>
+            <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
-            <w:end w:val="nil"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="743B566E" w14:textId="639A1862" w:rsidR="00B57288" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-            <w:jc w:val="start"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="006600"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t>Volume 3, Number 3, March/July/November 20xx</w:t>
+            <w:t xml:space="preserve">Volume </w:t>
+          </w:r>
+          <w:r w:rsidR="00A35A42">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="006600"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>X</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="006600"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, Number </w:t>
+          </w:r>
+          <w:r w:rsidR="00A35A42">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="006600"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>x</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="006600"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>, March/July/November 20xx</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="236F9E24" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-            <w:jc w:val="start"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">Available online at </w:t>
           </w:r>
           <w:hyperlink r:id="rId1">
-            <w:r>
+            <w:r w:rsidR="00B57288">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>https://cesmid.or.id/index.php/jerp</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>|</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> Email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2">
-            <w:r>
+            <w:r w:rsidR="00B57288">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>jerp@cesmid.or.id</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="0C129F60" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
-            <w:widowControl/>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-              <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+              <w:tab w:val="center" w:pos="4680"/>
+              <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
-            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-            <w:jc w:val="start"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">E-ISSN: </w:t>
           </w:r>
           <w:hyperlink r:id="rId3">
-            <w:r>
+            <w:r w:rsidR="00B57288">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3062-7605</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>|</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">  P-ISSN: </w:t>
           </w:r>
           <w:hyperlink r:id="rId4">
-            <w:r>
+            <w:r w:rsidR="00B57288">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3062-7613</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="006600"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>|</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">   DOI: </w:t>
           </w:r>
           <w:hyperlink r:id="rId5">
-            <w:r>
+            <w:r w:rsidR="00B57288">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>10.70376/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B57288">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>jerp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="4178E69D" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
-            <w:widowControl/>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-              <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+              <w:tab w:val="center" w:pos="4680"/>
+              <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
-            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-            <w:jc w:val="start"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:rFonts w:cs="Calibri"/>
               <w:color w:val="auto"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:u w:val="none"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>Published by</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-              <w:kern w:val="0"/>
+              <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:u w:val="none"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink r:id="rId6">
-            <w:r>
+            <w:r w:rsidR="00B57288">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...1 lines deleted...]
-              <w:t>Yayasan Centre for Studying and Milieu Development of Indonesia (CESMiD)</w:t>
+              </w:rPr>
+              <w:t>Yayasan Centre for Studying and Milieu Development of Indonesia (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B57288">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CESMiD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B57288">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:rFonts w:cs="Calibri"/>
               <w:color w:val="auto"/>
-              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:u w:val="none"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3544" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
-            <w:start w:val="nil"/>
+            <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
-            <w:end w:val="nil"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5633EC7A" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
-            <w:widowControl/>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-              <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+              <w:tab w:val="center" w:pos="4680"/>
+              <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
-            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-            <w:jc w:val="end"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:kern w:val="0"/>
+              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28E83B15" wp14:editId="702F6AF2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>186055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>33020</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1945640" cy="478155"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Image2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="Image2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId7"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1945640" cy="478155"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="2C493E40" w14:textId="77777777" w:rsidR="00B57288" w:rsidRDefault="00B57288">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:rPr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="052A4380"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56BA9220"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="227A4B08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56BA9220"/>
+    <w:lvl w:ilvl="0" w:tplc="38090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E184EB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56BA9220"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB81BB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56BA9220"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE6301A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56BA9220"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="609F0DAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56BA9220"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="421802251">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="230626194">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="935017572">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2136413115">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1250651129">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1162815797">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="105"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="0"/>
   <w:evenAndOddHeaders/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numFmt w:val="decimal"/>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B57288"/>
+    <w:rsid w:val="000475FF"/>
+    <w:rsid w:val="000C79BB"/>
+    <w:rsid w:val="000D21BA"/>
+    <w:rsid w:val="00113B9D"/>
+    <w:rsid w:val="00132EC7"/>
+    <w:rsid w:val="00142A15"/>
+    <w:rsid w:val="00214A9A"/>
+    <w:rsid w:val="0025074D"/>
+    <w:rsid w:val="002A6777"/>
+    <w:rsid w:val="002E1465"/>
+    <w:rsid w:val="003114B3"/>
+    <w:rsid w:val="00321977"/>
+    <w:rsid w:val="00354958"/>
+    <w:rsid w:val="00373941"/>
+    <w:rsid w:val="00404490"/>
+    <w:rsid w:val="0048416F"/>
+    <w:rsid w:val="004A2FD8"/>
+    <w:rsid w:val="004D5183"/>
+    <w:rsid w:val="005678B9"/>
+    <w:rsid w:val="005901E4"/>
+    <w:rsid w:val="00647AB5"/>
+    <w:rsid w:val="006A798E"/>
+    <w:rsid w:val="006F6920"/>
+    <w:rsid w:val="0071236E"/>
+    <w:rsid w:val="00751317"/>
+    <w:rsid w:val="00766105"/>
+    <w:rsid w:val="007E3FE6"/>
+    <w:rsid w:val="008F46E1"/>
+    <w:rsid w:val="009469C0"/>
+    <w:rsid w:val="009666D6"/>
+    <w:rsid w:val="00A35A42"/>
+    <w:rsid w:val="00A35F00"/>
+    <w:rsid w:val="00AB452E"/>
+    <w:rsid w:val="00B012FC"/>
+    <w:rsid w:val="00B57288"/>
+    <w:rsid w:val="00B644A1"/>
+    <w:rsid w:val="00C10E41"/>
+    <w:rsid w:val="00C70974"/>
+    <w:rsid w:val="00CF182D"/>
+    <w:rsid w:val="00D1156E"/>
+    <w:rsid w:val="00D120C4"/>
+    <w:rsid w:val="00DA3B01"/>
+    <w:rsid w:val="00DC0AE9"/>
+    <w:rsid w:val="00DC1B6D"/>
+    <w:rsid w:val="00DC3AE4"/>
+    <w:rsid w:val="00DD691F"/>
+    <w:rsid w:val="00E37CCD"/>
+    <w:rsid w:val="00E425DE"/>
+    <w:rsid w:val="00E61977"/>
+    <w:rsid w:val="00ED184C"/>
+    <w:rsid w:val="00ED2A9B"/>
+    <w:rsid w:val="00F153A5"/>
+    <w:rsid w:val="00F847CF"/>
+    <w:rsid w:val="00F85238"/>
+    <w:rsid w:val="00FC21F6"/>
+    <w:rsid w:val="00FE0090"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="73627FAA"/>
+  <w15:docId w15:val="{53A91819-B05B-41AC-9B5D-3CE4B747C1A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15580,73 +5292,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:locked="1" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:locked="1" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:locked="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:locked="1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:locked="1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:locked="1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:locked="1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:locked="1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:locked="1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:locked="1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:locked="1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:locked="1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:locked="1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:locked="1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:locked="1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:locked="1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:locked="1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:locked="1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:locked="1" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:locked="1" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:locked="1" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:locked="1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:locked="1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:locked="1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:locked="1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:locked="1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:locked="1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:locked="1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:locked="1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:locked="1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:locked="1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:locked="1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:locked="1" w:uiPriority="73"/>
@@ -15689,52 +5401,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:locked="1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:locked="1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:locked="1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:locked="1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:locked="1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:locked="1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:locked="1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:locked="1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:locked="1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:locked="1" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:locked="1" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:locked="1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:locked="1" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -15795,939 +5507,988 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:jc w:val="start"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-      <w:kern w:val="0"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001341c4"/>
+    <w:rsid w:val="001341C4"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="120"/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006600"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00e31464"/>
+    <w:rsid w:val="00E31464"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:lineRule="auto" w:line="360" w:before="40" w:after="0"/>
+      <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="006600"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="80"/>
+      <w:spacing w:before="280" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="40" w:after="0"/>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E75B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="40"/>
+      <w:spacing w:before="220" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
+      <w:spacing w:before="200" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="001341c4"/>
+    <w:rsid w:val="001341C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006600"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00e31464"/>
+    <w:rsid w:val="00E31464"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:color w:val="006600"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Arial" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Arial" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Arial" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00514682"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:themeColor="hyperlink" w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00514682"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="005148e9"/>
+    <w:rsid w:val="005148E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="005148e9"/>
+    <w:rsid w:val="005148E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="001341c4"/>
+    <w:rsid w:val="001341C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteCharacters">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters">
     <w:name w:val="Footnote Characters"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="001341c4"/>
+    <w:rsid w:val="001341C4"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007e5e3a"/>
+    <w:rsid w:val="007E5E3A"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:themeColor="followedHyperlink" w:val="800080"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteCharacters">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteCharacters">
     <w:name w:val="Endnote Characters"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
-    <w:rsid w:val="003e188c"/>
+    <w:rsid w:val="003E188C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Index">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00514682"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
     <w:name w:val="Header and Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005148e9"/>
+    <w:rsid w:val="005148E9"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005148e9"/>
+    <w:rsid w:val="005148E9"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001341c4"/>
+    <w:rsid w:val="001341C4"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...19 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00240223"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="004D5183"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E61977"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="003114B3"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.70376/jerp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issn.perpusnas.go.id/terbit/detail/20240610441103404" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerp@cesmid.or.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesmid.or.id/index.php/jerp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesmid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.70376/jerp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issn.perpusnas.go.id/terbit/detail/20240611542083630" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D06E6EFC-F8BA-45BA-8576-B52004B88EA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/26.2.2.2$Windows_X86_64 LibreOffice_project/1f77d10d6938fd34972958f64b2bcfa54f8b1ba5</Application>
+  <Pages>5</Pages>
+  <Words>1441</Words>
+  <Characters>8214</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>judul</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9636</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>13</Pages>
-[...3 lines deleted...]
-  <Paragraphs>352</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>judul</dc:title>
+  <dc:subject/>
+  <dc:creator>JERP</dc:creator>
+  <cp:keywords>Journal Template</cp:keywords>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>JERP</dc:creator>
-[...1 lines deleted...]
-  <cp:keywords>Journal Template</cp:keywords>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
   <dc:language>en-ID</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Citation Style_1">
-    <vt:lpwstr>http://www.zotero.org/styles/chicago-fullnote-bibliography</vt:lpwstr>
+    <vt:lpwstr>http://www.zotero.org/styles/apa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Recent Style Id 0_1">
-    <vt:lpwstr>http://www.zotero.org/styles/american-political-science-association</vt:lpwstr>
+    <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Mendeley Recent Style Id 1_1">
     <vt:lpwstr>http://www.zotero.org/styles/apa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Mendeley Recent Style Id 2_1">
-    <vt:lpwstr>http://www.zotero.org/styles/american-sociological-association</vt:lpwstr>
+    <vt:lpwstr>http://www.zotero.org/styles/american-political-science-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Mendeley Recent Style Id 3_1">
-    <vt:lpwstr>http://www.zotero.org/styles/chicago-author-date</vt:lpwstr>
+    <vt:lpwstr>http://www.zotero.org/styles/american-sociological-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Mendeley Recent Style Id 4_1">
     <vt:lpwstr>http://www.zotero.org/styles/chicago-fullnote-bibliography</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Mendeley Recent Style Id 5_1">
+    <vt:lpwstr>http://www.zotero.org/styles/chicago-author-date</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Mendeley Recent Style Id 6_1">
     <vt:lpwstr>http://www.zotero.org/styles/harvard-cite-them-right</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Mendeley Recent Style Id 6_1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Mendeley Recent Style Id 7_1">
     <vt:lpwstr>http://www.zotero.org/styles/ieee</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>http://www.zotero.org/styles/modern-humanities-research-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Mendeley Recent Style Id 8_1">
     <vt:lpwstr>http://www.zotero.org/styles/modern-language-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Mendeley Recent Style Id 9_1">
-    <vt:lpwstr>http://www.zotero.org/styles/nature</vt:lpwstr>
+    <vt:lpwstr>http://www.zotero.org/styles/modern-humanities-research-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Mendeley Recent Style Name 0_1">
-    <vt:lpwstr>American Political Science Association</vt:lpwstr>
+    <vt:lpwstr>AMA Manual of Style 11th edition</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Mendeley Recent Style Name 1_1">
-    <vt:lpwstr>American Psychological Association 7th edition</vt:lpwstr>
+    <vt:lpwstr>APA Style 7th edition</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Mendeley Recent Style Name 2_1">
-    <vt:lpwstr>American Sociological Association 6th/7th edition</vt:lpwstr>
+    <vt:lpwstr>APSA Style Manual revised 2018 edition</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Mendeley Recent Style Name 3_1">
-    <vt:lpwstr>Chicago Manual of Style 17th edition (author-date)</vt:lpwstr>
+    <vt:lpwstr>ASA Style Guide 6th/7th edition</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Mendeley Recent Style Name 4_1">
     <vt:lpwstr>Chicago Manual of Style 17th edition (full note)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Mendeley Recent Style Name 5_1">
-    <vt:lpwstr>Cite Them Right 12th edition - Harvard</vt:lpwstr>
+    <vt:lpwstr>Chicago Manual of Style 18th edition (author-date)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Mendeley Recent Style Name 6_1">
-    <vt:lpwstr>IEEE</vt:lpwstr>
+    <vt:lpwstr>Cite Them Right 12th edition (author-date/Harvard)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Mendeley Recent Style Name 7_1">
-    <vt:lpwstr>Modern Humanities Research Association 4th edition (note with bibliography)</vt:lpwstr>
+    <vt:lpwstr>IEEE Reference Guide version 11.29.2023</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Mendeley Recent Style Name 8_1">
-    <vt:lpwstr>Modern Language Association 9th edition</vt:lpwstr>
+    <vt:lpwstr>MLA Handbook 9th edition (in-text citations)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Mendeley Recent Style Name 9_1">
-    <vt:lpwstr>Nature</vt:lpwstr>
+    <vt:lpwstr>Modern Humanities Research Association 3rd edition (note with bibliography)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Mendeley Unique User Id_1">
     <vt:lpwstr>e14dafb2-e7aa-377f-a482-668d370e92ca</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Publisher">
+    <vt:lpwstr>Journal of Educational Research and Practice (JERP)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Language">
+    <vt:lpwstr>English</vt:lpwstr>
+  </property>
 </Properties>
 </file>