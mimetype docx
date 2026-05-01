--- v0 (2025-11-12)
+++ v1 (2026-05-01)
@@ -1,12738 +1,15565 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00C668B0" w:rsidRDefault="00C668B0" w:rsidP="00C668B0"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E31464" w:rsidRPr="001034CD" w:rsidRDefault="00D74C3E" w:rsidP="00A74654">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001034CD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-88900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>635</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="12700" cy="12700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="5" name="Picture 5" descr="Description: Description: Image_5"/>
+            <wp:docPr id="1" name="Picture 5" descr="Description: Description: Image_5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Picture 5" descr="Description: Description: Image_5"/>
+                    <pic:cNvPr id="1" name="Picture 5" descr="Description: Description: Image_5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" r:link="rId8">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="12700" cy="12700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="7" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-114300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>50800</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="12700" cy="12700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="6" name="Picture 6" descr="Description: Description: Image_4"/>
+            <wp:docPr id="2" name="Picture 6" descr="Description: Description: Image_4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="Picture 6" descr="Description: Description: Image_4"/>
+                    <pic:cNvPr id="2" name="Picture 6" descr="Description: Description: Image_4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" r:link="rId9">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId3"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="12700" cy="12700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0040244F" w:rsidRPr="001034CD">
+      <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Title of t</w:t>
-[...20 lines deleted...]
-        <w:t>pt. Bold)</w:t>
+        <w:t>Title of the Paper (Calibri 18pt. Bold)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="end"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="15" w:type="dxa"/>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6313"/>
-        <w:gridCol w:w="274"/>
+        <w:gridCol w:w="6312"/>
+        <w:gridCol w:w="275"/>
         <w:gridCol w:w="2439"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00BF3D4E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="801"/>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="801" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9056" w:type="dxa"/>
+            <w:tcW w:w="9026" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00E31464" w:rsidRPr="00E31464" w:rsidRDefault="00D74C3E" w:rsidP="00C668B0">
+            <w:tcBorders/>
+            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3763"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3763" w:leader="none"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E31464" w:rsidRPr="00281101" w:rsidRDefault="00D74C3E" w:rsidP="00CB0D3B">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00281101">
+            <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>First Author</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">First Author </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:vertAlign w:val="superscript"/>
-[...29 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F02B"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="f02b"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="126000" cy="124349"/>
-[...1 lines deleted...]
-                  <wp:docPr id="9" name="Picture 9"/>
+                  <wp:extent cx="125730" cy="124460"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9" name="orcid.jpg"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="3" name="Picture 9"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-                          </a:blip>
+                          <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="126000" cy="124349"/>
+                            <a:ext cx="125730" cy="124460"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="001034CD">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00281101">
+            <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Second Author</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> Second Author </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003028F1">
-[...24 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F02B"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="f02b"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="126000" cy="124349"/>
-                  <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
+                  <wp:extent cx="125730" cy="124460"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4" name="orcid.jpg"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="4" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-                          </a:blip>
+                          <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="126000" cy="124349"/>
+                            <a:ext cx="125730" cy="124460"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00281101">
+            <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000936D4">
+            <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-          <w:p w:rsidR="00E31464" w:rsidRPr="00281101" w:rsidRDefault="00E31464" w:rsidP="00CB0D3B">
+              <w:t>(Calibri, 12pt. Bold)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00E31464" w:rsidRPr="00E31464" w:rsidRDefault="00D74C3E" w:rsidP="00982546">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="h.gjdgxs"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="00E31464">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...6 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Author Institution, Country, first author's e-mail, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>First Author</w:t>
-[...68 lines deleted...]
-          <w:p w:rsidR="00E31464" w:rsidRDefault="00D74C3E" w:rsidP="00982546">
+              <w:t>ORCID iD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E31464">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...6 lines deleted...]
-                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Author Institution, Country, second author's e-mail, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Second Author</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t>ORCID iD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">*Corresponding Author’s e-mail: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-[...84 lines deleted...]
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">first author's e-mail </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED286C" w:rsidRDefault="00D74C3E" w:rsidP="00ED286C">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1140"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1140" w:leader="none"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000134C8" w:rsidRDefault="00D74C3E" w:rsidP="000134C8">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134C8">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve">WhatsApp Number: ………………………. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED286C" w:rsidRPr="00323A0D" w:rsidRDefault="00D74C3E" w:rsidP="00ED286C">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00323A0D">
+            <w:r>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="00E31464" w:rsidRDefault="00E31464" w:rsidP="00E31464">
+              <w:t>(WhatsApp number will be removed on publication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00C668B0" w:rsidRPr="00C668B0" w:rsidRDefault="00C668B0" w:rsidP="00C668B0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+              <w:jc w:val="start"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00BF3D4E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="284"/>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6331" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00E31464" w:rsidRPr="00E31464" w:rsidRDefault="00D74C3E" w:rsidP="00E31464">
+            <w:tcW w:w="6312" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E31464">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ABSTRACT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00E31464" w:rsidRPr="00E31464" w:rsidRDefault="00E31464" w:rsidP="00E31464">
+            <w:tcW w:w="275" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-          <w:p w:rsidR="00E31464" w:rsidRPr="00E31464" w:rsidRDefault="00E31464" w:rsidP="00E31464">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00BF3D4E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1018"/>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="1018" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9056" w:type="dxa"/>
+            <w:tcW w:w="9026" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00E31464" w:rsidRDefault="00D74C3E" w:rsidP="00E31464">
+            <w:tcBorders/>
+            <w:shd w:color="FFFFFF" w:fill="FFFFFF" w:val="solid"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E31464">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Abstract written concisely and factually using Calibri font, size 11 pt, one s</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve">Abstract written concisely and factually using Calibri font, size 11 pt, one space with text length between 150 – 250 words. The English version of the abstract is written using good and correct English grammar. It is not allowed to use abbreviations or quotations in the abstract. The results and conclusions are written in the present tense (current time). Abstract should summarize the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>pace with text length between 15</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve">importance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0 – 250 words. The English version of the abstract is written using good and correct English grammar. It is not allowed to use abbreviations or quotations in the abstract. The results and conclusions are written in the present tense (current time). Abstract </w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">should summarize the </w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>importance</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t>research gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="0046195A" w:rsidRPr="00EC10ED">
-[...1 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>research gap</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t>objective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="0046195A" w:rsidRPr="00EC10ED">
-[...1 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>objective</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t>methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="0046195A" w:rsidRPr="00EC10ED">
-[...1 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>methodology</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t>key findings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="0046195A" w:rsidRPr="00EC10ED">
-[...1 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>key findings</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve">implications of the study, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, and </w:t>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>implications of the study</w:t>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve"> Originality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00084268" w:rsidRDefault="00084268" w:rsidP="00E31464">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="8460"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="8460" w:leader="none"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00E31464" w:rsidRPr="00E31464" w:rsidRDefault="00D74C3E" w:rsidP="00E31464">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="8460"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="8460" w:leader="none"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E31464">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
-            <w:r w:rsidRPr="0084796A">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A939FC">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>c</w:t>
-[...38 lines deleted...]
-          <w:p w:rsidR="00E31464" w:rsidRPr="00E31464" w:rsidRDefault="00E31464" w:rsidP="00E31464">
+              <w:t>contain three to five words/phrases, lowercase, with a comma separating them.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00E31464" w:rsidRPr="00E31464" w:rsidRDefault="00E31464" w:rsidP="00E31464">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00281101" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00084268" w:rsidRDefault="00084268" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00281101" w:rsidRDefault="00D74C3E" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0031187C">
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
-        <w:t>DOI:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00281101">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="006600"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="0031187C" w:rsidRPr="003E188C">
+      <w:hyperlink r:id="rId6">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
           </w:rPr>
           <w:t>10.70376/jerp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00D049C9" w:rsidRPr="00281101" w:rsidRDefault="00D74C3E" w:rsidP="00281101">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A352CD">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t>Received</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A352CD">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>yyyy</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00A352CD">
+        <w:t>yyyy-mm-dd</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A352CD">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t>Revised</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A352CD">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>yyyy</w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00A352CD">
+        <w:t>yyyy-mm-dd</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A352CD">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t>Accepted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A352CD">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>yyyy</w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00A352CD">
+        <w:t>yyyy-mm-dd</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A352CD">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A352CD">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="006600"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>yyyy</w:t>
-[...28 lines deleted...]
-        <w:t>dd.</w:t>
+        <w:t>yyyy-mm-dd.</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77B3E" w:rsidRPr="001455C2" w:rsidRDefault="00D74C3E" w:rsidP="00FC3C30">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
         <w:t>INTRODUCT</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00C53B1C">
-[...5 lines deleted...]
-      <w:r w:rsidR="003D2F9B" w:rsidRPr="001455C2">
+      <w:r>
+        <w:rPr/>
+        <w:t>ION (Calibri</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001455C2">
-[...15 lines deleted...]
-        <w:t>)</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t>13pt., bold, 400-800 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F594B" w:rsidRDefault="00D74C3E" w:rsidP="006507AF">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F594B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note to authors</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F594B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: The Introduction should clearly present the research background, identify the gap in existing knowledge, and state the study’s objectives and significance. Avoid generic or descriptive writing; use evidence from recent literature to justify your study.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C358EF" w:rsidRPr="006F594B" w:rsidRDefault="00C358EF" w:rsidP="006507AF">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006507AF" w:rsidRDefault="00D74C3E" w:rsidP="006507AF">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F594B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example text</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00551814" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00C358EF">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The rapid expansion of digital technologies has fundamentally altered teaching and learning processes across educational systems worldwide. In the wake of the COVID-19 pandemic, schools and teachers increasingly adopted online and blended modalities, prompting renewed inquiry into the pedagogical affordances and limitations of technology-mediated instruction. Empirical studies report heterogeneous outcomes: while some research documents gains in student engagement and access to learning resources, other work highlights persistent challenges related to pedagogical design, assessment validity, and teachers’ instructional readiness.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...3 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00551814" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In the Indonesian secondary school context, evidence on how teachers' digital pedagogical competence translates into observable student engagement remains limited and inconclusive. Existing investigations tend to emphasize infrastructure and access issues or concentrate on isolated technological interventions rather than examining the interplay between teacher competence, instructional design, and student behavioral and cognitive engagement. This lacuna constrains efforts to design professional development that meaningfully improves classroom practice and student outcomes, because interventions that ignore pedagogical practice will likely fail even where technology is available.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77B3E" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This study, therefore, examines the relationship between teachers' digital pedagogical competence and students' learning engagement in secondary schools in Indonesia. Specifically, the research addresses three questions: (1) To what extent does teachers’ digital pedagogical competence predict students’ behavioral, emotional, and cognitive engagement? (2) Which instructional practices mediate the relationship between teacher competence and student engagement? and (3) What contextual factors (e.g., school leadership, access to resources) moderate these relationships? By linking validated measures of teacher competence with multi-dimensional indicators of student engagement, the study seeks to generate evidence that informs targeted professional development and practical guidance for teachers and school managers operating in technology-enhanced learning environments.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006507AF" w:rsidRDefault="006507AF" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C358EF" w:rsidRDefault="00C358EF" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C358EF" w:rsidRDefault="00C358EF" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C358EF" w:rsidRDefault="00C358EF" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C358EF" w:rsidRDefault="00C358EF" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00551814" w:rsidRPr="006507AF" w:rsidRDefault="00D74C3E" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006507AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Author Guidance for Writing the Introduction Section</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1802"/>
         <w:gridCol w:w="3300"/>
         <w:gridCol w:w="3914"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="006507AF">
+      <w:tr>
         <w:trPr>
-          <w:tblHeader/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Purpose and Key Writing Guidelines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Recommended Academic Practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00551814">
-[...10 lines deleted...]
-              <w:rPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1. Research Context and Background</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006507AF">
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Begin by situating your study within the broader field of educational research. Provide a concise description of the issue or phenomenon under investigation and explain why it is significant in theory or practice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006507AF">
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Use recent statistics, authoritative reports, or prior studies to demonstrate relevance (e.g., UNESCO, OECD, national education data). Avoid overly general statements such as "Education is critical."</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00551814">
-[...10 lines deleted...]
-              <w:rPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2. Review of Relevant Literature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006507AF">
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Briefly summarize key studies directly related to your topic. Highlight what is known, what remains uncertain, and where scholarly debates exist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006507AF">
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cite </w:t>
             </w:r>
-            <w:r w:rsidRPr="006507AF">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3–5 core studies</w:t>
             </w:r>
-            <w:r w:rsidRPr="006507AF">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> from the last ten years using the </w:t>
             </w:r>
-            <w:r w:rsidRPr="008809A9">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Chicago Manual of Style 17th full note</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> style. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3. Identification of Research Gap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Clearly state the specific gap, limitation, or unresolved issue in existing literature that your study addresses. This establishes the study’s originality and rationale.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use precise academic phrasing such as: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“However, few studies have examined…”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“Limited attention has been paid to…”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“Prior research has largely overlooked…”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4. Purpose and Objectives of the Study</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Articulate the main aim(s) of your research and, where appropriate, list specific objectives or research questions. This should directly respond to the identified gap.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Write in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>the present tense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> using active verbs: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> style. </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“This study aims to examine…”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“The present research investigates…”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“Specifically, the study addresses three questions: …”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>. Avoid vague expressions such as “This research hopes to provide understanding.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00551814">
-[...10 lines deleted...]
-              <w:rPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...31 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5. Theoretical or Conceptual Foundation (optional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>If applicable, briefly mention the theoretical or conceptual framework guiding the study. This connects your study to established models or perspectives.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Example: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“This study is grounded in the TPACK framework, which conceptualizes teachers’ knowledge at the intersection of technology, pedagogy, and content.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Keep it concise—usually one sentence.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6. Significance of the Study</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Explain how the study contributes to theory, research, or practice. Clarify the potential impact for teachers, policymakers, or researchers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Example: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“The findings of this research are expected to inform professional development programs for secondary school teachers and improve technology-mediated learning practices.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7. Structure and Flow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Maintain logical progression: from general context → specific problem → literature gap → purpose → significance. Avoid mixing results or methodology details.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use transition phrases such as </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:t>.</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“In recent years…”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“Despite these advances…”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>“Therefore, this study aims to…”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to ensure smooth narrative flow.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00551814">
-[...10 lines deleted...]
-              <w:rPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...31 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>8. Length and Style</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Follow JERP’s guideline: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...49 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>400–800 words</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Write in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...220 lines deleted...]
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>the present tense</w:t>
             </w:r>
-            <w:r w:rsidRPr="006507AF">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>, use clear academic language, and maintain coherence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006507AF">
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Avoid bullet points or instructional language (e.g., “Write your background here”). Ensure every paragraph develops one clear idea.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00551814" w:rsidRDefault="00551814" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRDefault="008506D1" w:rsidP="00551814">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006507AF" w:rsidRDefault="00D74C3E" w:rsidP="006507AF">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006507AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Checklist for Authors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="430"/>
         <w:gridCol w:w="8586"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00C358EF">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Establishes a clear educational context and rationale.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00C358EF">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Summarizes relevant, recent literature and identifies a research gap.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00C358EF">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>States the purpose, objectives, and significance of the study explicitly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00C358EF">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>States the purpose, objectives, and significance of the study explicitly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00C358EF">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Maintains logical flow and academic tone (avoid anecdotal or personal remarks).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00C358EF">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Follows </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00C358EF">
+            <w:hyperlink r:id="rId7">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Calibri"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:t>the Chicago Manual of Style 17th edition (full note)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:r w:rsidRPr="006F594B">
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for all citations. Authors are advised to use </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Calibri"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:t>Mendeley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006507AF">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> as a citation manager.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00C358EF">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006507AF">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Has a length of approximately 400–800 words, formatted in Calibri 12 pt, 1.15 spacing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A77B3E" w:rsidRPr="008C3DDC" w:rsidRDefault="00D74C3E" w:rsidP="00FC3C30">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t>METHOD</w:t>
-[...20 lines deleted...]
-        <w:t>)</w:t>
+        <w:rPr/>
+        <w:t>METHOD (Calibri 13pt., bold, 200-400 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="002A0A5B" w:rsidRDefault="00D74C3E" w:rsidP="008506D1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0A5B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note to authors</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0A5B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: The Method section should clearly describe how the study was conducted, allowing replication by other researchers. Include your design, participants, instruments, procedures, data analysis, and ethical approval in paragraph form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRDefault="008506D1" w:rsidP="008506D1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRDefault="00D74C3E" w:rsidP="008506D1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB4820">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example text</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00FB4820">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This study employed a quantitative correlational design to examine the relationship between teachers’ digital pedagogical competence and students’ learning engagement in secondary schools. The design was chosen to allow the identification of statistical associations among measured variables without manipulating instructional conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="008506D1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Participants and Setting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00FB4820">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The study population consisted of teachers and students from ten public secondary schools in Yogyakarta, Indonesia. A total of 212 teachers and 645 students participated, selected through stratified random sampling to ensure representation across school types and subject areas. All participants provided informed consent prior to data collection, and ethical approval was obtained from the institutional research ethics committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="008506D1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00FB4820">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teachers’ digital pedagogical competence was measured using an adapted version of the Technological Pedagogical Content Knowledge (TPACK) questionnaire,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Validated through expert review and pilot testing (Cronbach’s α = 0.89). Student engagement was assessed using the Student Engagement Inventory (SEI), which evaluates behavioral, emotional, and cognitive dimensions of engagement on a five-point Likert scale.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...3 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="008506D1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data Collection Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00FB4820">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Data were collected over four weeks in March 2025, using an online survey platform. Teachers and students received separate survey links, and participation was voluntary and anonymous. Demographic data (gender, teaching experience, subject area, and school size) were also recorded to examine potential moderating factors.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="008506D1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data Analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008506D1" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="008506D1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Descriptive statistics (means, standard deviations, and correlations) were computed to summarize participants’ characteristics and key variables. To test the hypothesized relationships, multiple regression analysis and structural equation modeling (SEM) were conducted using SPSS and AMOS software. Statistical significance was set at p &lt; .05. Prior to analysis, data were screened for missing values, normality, and multicollinearity to ensure compliance with analytical assumptions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4820" w:rsidRDefault="00FB4820" w:rsidP="00FB4820">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FB4820" w:rsidRDefault="00D74C3E" w:rsidP="00FB4820">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB4820">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author Guidance for Writing the Method Section</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
-        <w:gridCol w:w="3748"/>
-        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="3747"/>
+        <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00FB4820">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="389" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB4820">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB4820">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Purpose and Key Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB4820">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Recommended Style</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00FB4820">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>1. Research Design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Explain the overall design and rationale (quantitative, qualitative, or mixed). Link the design to the research objectives.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Use past tense and objective description, e.g., “This study employed a quasi-experimental design…”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00FB4820">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>2. Participants / Setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Describe who participated, how many, and how they were selected. Provide demographic or contextual information (e.g., school type, location). Include ethical statements if human participants are involved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:t>” Instead, specify: “A total of 212 teachers and 645 students participated…”</w:t>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Avoid vague statements like “Some students participated…” Instead, specify: “A total of 212 teachers and 645 students participated…”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00FB4820">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>3. Instruments / Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Identify the instruments used, their theoretical source, number of items, scale, reliability (Cronbach’s α), and validity evidence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Use technical precision. For example: “Reliability coefficients ranged from .82 to .91 across subscales.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00FB4820">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>4. Procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Describe how and when data were collected. Mention how consent and confidentiality were maintained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Chronological narrative, concise, past tense.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00FB4820">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>5. Data Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Indicate the statistical or analytical techniques used, along with software and significance thresholds. If qualitative, specify coding and theme development processes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Use concise academic expressions: “Data were analyzed using thematic analysis following Braun and Clarke (2006).”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00FB4820">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>6. Ethical Considerations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3747" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Mention approval from a relevant ethics board, or justify the exemption if not applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FB4820">
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Include: “Ethical approval was obtained from…” or “All participants gave informed consent.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FB4820" w:rsidRDefault="00FB4820" w:rsidP="00FB4820">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005F2551" w:rsidRDefault="00D74C3E" w:rsidP="005F2551">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006507AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Checklist for Authors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="430"/>
         <w:gridCol w:w="8586"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2551">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Uses past tense throughout (because data collection has already occurred).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2551">
-[...25 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Is between 200–400 words, formatted in Calibri 12 pt, 1.15 spacing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2551">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Clearly state the research design, including the participants, instruments, procedures, and data analysis methods.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2551">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Includes ethical clearance or statement of informed consent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2551">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Avoids bullet points in the manuscript (use cohesive paragraphs instead).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F2551" w:rsidRDefault="005F2551" w:rsidP="00FB4820">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A77B3E" w:rsidRPr="008C3DDC" w:rsidRDefault="00D74C3E" w:rsidP="003F5C49">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t>RESULT</w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:rPr/>
+        <w:t>RESULTS AND DISCUSSION (Calibri 13, bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC10ED" w:rsidRPr="00666450" w:rsidRDefault="00D74C3E" w:rsidP="00FC3C30">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="006600"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00666450">
+      <w:r>
         <w:rPr>
           <w:color w:val="006600"/>
         </w:rPr>
-        <w:t>Result</w:t>
-[...17 lines deleted...]
-        <w:t>, bold)</w:t>
+        <w:t>Results (Calibri 12, bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914343" w:rsidRPr="002A0A5B" w:rsidRDefault="00D74C3E" w:rsidP="00914343">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0A5B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note to authors</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0A5B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Present your findings clearly and objectively. Describe tables and figures within the text and avoid Discussion or interpretation here; reserve that for the next section.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914343" w:rsidRDefault="00914343" w:rsidP="00914343">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00914343" w:rsidRDefault="00D74C3E" w:rsidP="00914343">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E2F99">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example Text</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914343" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00914343">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Descriptive Statistics</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914343" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00914343">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Table 1 presents the descriptive statistics of the main study variables. Teachers reported moderate-to-high levels of digital pedagogical competence (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 4.12, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SD</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 0.36), while students indicated moderately high engagement across behavioral (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 4.05, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SD</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 0.42*), emotional (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 3.96, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SD</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 0.48*), and cognitive (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 4.10, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SD</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 0.39*) domains. The data demonstrated acceptable normality, with skewness and kurtosis values within ±1.0.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914343" w:rsidRPr="0089379F" w:rsidRDefault="00914343" w:rsidP="00914343">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00914343" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="00914343">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Descriptive Statistics of Key Variables (N = 645)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="7654" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...5 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4082"/>
-        <w:gridCol w:w="1043"/>
+        <w:gridCol w:w="4081"/>
+        <w:gridCol w:w="1044"/>
         <w:gridCol w:w="828"/>
+        <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
-        <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="0089379F">
-[...5 lines deleted...]
-            <w:tcW w:w="4082" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Mean (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Min</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Max</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Teachers’ Digital Pedagogical Competence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...3 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-            <w:tcW w:w="4082" w:type="dxa"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4.85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>4.12</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Behavioral Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>0.36</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0.42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>3.15</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4.90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Emotional Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3.96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2.90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4.85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Cognitive Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>3.00</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...228 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>4.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00914343" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Source: Authors’ analysis (2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="0089379F" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0089379F">
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Correlation Analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Preliminary correlation analysis revealed significant positive associations between teachers’ digital pedagogical competence and all dimensions of student engagement (Table 2). The strongest correlation emerged with cognitive engagement (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .58, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; .01), followed by behavioral (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .52, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; .01) and emotional engagement (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .47, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; .01).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="0089379F" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Table 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Pearson Correlations Among Major Variables</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="7514" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...5 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4112"/>
+        <w:gridCol w:w="4111"/>
         <w:gridCol w:w="836"/>
         <w:gridCol w:w="865"/>
         <w:gridCol w:w="850"/>
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="852"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="0089379F">
-[...5 lines deleted...]
-            <w:tcW w:w="4112" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="0089379F">
-[...5 lines deleted...]
-            <w:tcW w:w="4112" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1. Teachers’ Digital Pedagogical Competence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2. Behavioral Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.52**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3. Emotional Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.47**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.64**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4. Cognitive Engagement</w:t>
-[...13 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.58**</w:t>
-[...13 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.71**</w:t>
-[...13 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4. Cognitive Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.69**</w:t>
-[...13 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.58**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.71**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.69**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Note: p &lt; .01 (two-tailed).</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Note: p &lt; .01 (two-tailed).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="0089379F" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="0089379F" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="0089379F" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regression and Model Testing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Multiple regression analysis indicated that teachers’ digital pedagogical competence significantly predicted students’ overall engagement (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>β</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .55, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 9.24, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; .001), explaining 31% of the variance (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R²</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .31). When engagement dimensions were analyzed separately, competence had the highest predictive power for cognitive engagement (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>β</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .57, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; .001*), followed by behavioral (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>β</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .49, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; .001*) and emotional engagement (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>β</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .43, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; .001*).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Furthermore, structural equation modeling (SEM) confirmed the adequacy of the hypothesized model (χ²/df = 1.98, CFI = 0.96, RMSEA = 0.045), indicating that teachers' digital competence indirectly influences engagement through pedagogical design quality.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These results suggest that enhancing teachers’ competence in integrating technology pedagogically—beyond technical skills alone—can substantially improve students’ engagement and learning participation in digital learning contexts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914343" w:rsidRDefault="00914343" w:rsidP="00914343">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089379F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author Guidance for Writing the Results Section</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="6894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="368"/>
+          <w:trHeight w:val="368" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Purpose and Recommendations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>1. Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">Present findings in logical order: descriptive → correlation → inferential (regression, SEM, etc.). Avoid mixing interpretation (that belongs to </w:t>
             </w:r>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
-            <w:r w:rsidRPr="0089379F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>2. Tables and Figures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">- Place each table close to its reference in text. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008809A9" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">- Number tables sequentially (Table 1, 2, 3…) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008809A9" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">- Provide clear titles and data sources. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>- For qualitative research, present themes or excerpts in a summarized table or narrative format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>3. Reporting Standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">- Use </w:t>
             </w:r>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>the past tense</w:t>
             </w:r>
-            <w:r w:rsidRPr="0089379F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> to describe what was found. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008809A9" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">- Include </w:t>
             </w:r>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="0089379F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>, means, standard deviations, effect sizes, and significance levels (</w:t>
             </w:r>
-            <w:r w:rsidRPr="0089379F">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="0089379F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">-values). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008809A9" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">- Report only relevant results linked to your research questions. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0089379F" w:rsidRPr="0089379F" w:rsidRDefault="00D74C3E" w:rsidP="0089379F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>- Avoid redundancy (do not repeat the exact numbers in both text and table).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>4. Statistical Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Use objective, neutral phrasing: “The results indicated…”, “Analysis showed…”, “Table 2 presents…”. Avoid evaluative adjectives such as “remarkable” or “excellent.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>5. Qualitative Research Alternative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0089379F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>For qualitative studies, replace numerical results with synthesized thematic findings, supported by participant quotations or excerpts that represent key patterns.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0089379F" w:rsidRDefault="0089379F" w:rsidP="0089379F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006F088B" w:rsidRDefault="00D74C3E" w:rsidP="006F088B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006507AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Checklist for Authors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="430"/>
         <w:gridCol w:w="8586"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F088B">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Includes </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>narrative interpretation</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> of tables and figures (no stand-alone data).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Formatted in Calibri 12 pt, 1.15 spacing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F088B">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Uses consistent </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>decimal places</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> and rounding (usually two decimals).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F088B">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicates </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>statistical significance levels</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; .05 or </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; .01).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>🗹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Maintains clarity and objectivity; avoids overgeneralization.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F088B">
-[...50 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Follows the order of research questions stated in the </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F088B">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EC10ED" w:rsidRPr="00666450" w:rsidRDefault="00D74C3E" w:rsidP="00FC3C30">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
         <w:rPr>
           <w:color w:val="006600"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00666450">
+      <w:r>
         <w:rPr>
           <w:color w:val="006600"/>
         </w:rPr>
-        <w:t>Discussion</w:t>
-[...23 lines deleted...]
-        <w:t>, bold)</w:t>
+        <w:t>Discussion (Calibri 12, bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRPr="002A0A5B" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0A5B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note to authors</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0A5B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Interpret and explain your findings in relation to previous studies and theoretical frameworks. Identify implications, limitations, and directions for future research. Avoid restating tables or statistics.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRDefault="00565D75" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565D75">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example text</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRPr="00565D75" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565D75">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The present study investigated the relationship between teachers' digital pedagogical competence and students' learning engagement in Indonesian secondary schools. The findings demonstrated that teachers' competence significantly predicted students' behavioral, emotional, and cognitive engagement, with the strongest association observed for cognitive engagement. These results affirm that the way teachers integrate technology pedagogically, rather than merely using digital tools, plays a critical role in sustaining meaningful student engagement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRPr="00565D75" w:rsidRDefault="00D74C3E" w:rsidP="00AB6639">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565D75">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This result aligns with previous research, which asserts that teacher competence in designing technology-enhanced lessons fosters active and autonomous learning.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...27 lines deleted...]
-        <w:t>), who found that teachers' technological proficiency alone is insufficient to enhance learning outcomes without a corresponding pedagogical design.</w:t>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The significant relationship between digital pedagogical competence and cognitive engagement supports the argument that effective digital instruction enables students to process, evaluate, and apply knowledge more deeply. These findings align with Kencana (2025), who found that teachers' technological proficiency alone is insufficient to enhance learning outcomes without a corresponding pedagogical design.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...3 lines deleted...]
-        <w:footnoteReference w:id="5"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRPr="00565D75" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565D75">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interestingly, the current study expands earlier findings by highlighting the mediating influence of pedagogical design quality. The structural equation model revealed that teachers’ digital competence indirectly contributed to student engagement through their ability to design interactive and learner-centered digital tasks. This indicates that professional development programs should focus not only on technical training but also on pedagogical integration strategies—how teachers select, adapt, and combine digital tools with instructional objectives.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRPr="00565D75" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565D75">
-[...14 lines deleted...]
-        <w:t>engagement-driven instruction. The results also suggest that integrating digital competence standards into teacher performance evaluations may encourage more intentional and reflective use of educational technology.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The findings have important implications for educational policy and practice. Schools should prioritize continuous professional learning communities that enable teachers to share innovative digital teaching practices and strategies. Institutional support, including access to digital infrastructure and administrative encouragement, remains vital for sustaining engagement-driven instruction. The results also suggest that integrating digital competence standards into teacher performance evaluations may encourage more intentional and reflective use of educational technology.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRPr="00565D75" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565D75">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The study relied on self-reported measures, which may be subject to response bias. Moreover, the cross-sectional design prevents causal inference. Future research could employ longitudinal or mixed-method approaches to explore how teachers' digital competence evolves and how this progression affects different dimensions of engagement. Investigating contextual factors—such as school leadership, policy alignment, and cultural attitudes toward technology—would also provide richer insights into the mechanisms underlying these relationships.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRPr="00565D75" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565D75">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The findings underscore the need to enhance teachers' digital pedagogical competence as a pathway to improving student engagement and learning outcomes in technology-enhanced environments. By embedding pedagogical reflection and collaborative learning into digital literacy initiatives, educational systems can better equip teachers to meet the challenges of contemporary, technology-driven instruction.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRDefault="00565D75" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRPr="00565D75" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565D75">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author Guidance for Writing the Discussion Section</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2220"/>
-        <w:gridCol w:w="6796"/>
+        <w:gridCol w:w="2219"/>
+        <w:gridCol w:w="6797"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="406"/>
+          <w:trHeight w:val="406" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="2219" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="6797" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Purpose and Key Writing Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00565D75">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>1. Restate main findings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6797" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00565D75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Briefly summarize what the results revealed (without repeating numbers or tables). State the findings in plain language.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00565D75">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>2. Interpret and explain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6797" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00565D75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">Please explain </w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>why</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> the findings occurred, linking them to theory or prior research. Use connectors such as </w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>“This finding suggests that…”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>“The result can be explained by…”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00565D75">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>3. Compare with the literature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6797" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00565D75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">Show how your results confirm, extend, or contradict existing studies. Cite relevant works using the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Chicago Manual of Style 17</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (full note)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00565D75">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>4. Theoretical and practical implications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6797" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00565D75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Discuss how findings contribute to educational theory, teaching practice, or policy. Clarify who benefits (teachers, students, policymakers).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00565D75">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>5. Limitations and future research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6797" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00565D75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Identify limitations transparently (e.g., sample size, research design) and propose realistic future directions for further exploration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00565D75">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>6. Concluding synthesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6797" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00565D75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Provide a concise paragraph summarizing the key insights and contributions of your study. Avoid introducing new data or results in this section.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00565D75" w:rsidRDefault="00565D75" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00565D75" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006507AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Checklist for Authors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="430"/>
         <w:gridCol w:w="8586"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-              <w:t>ntegrates interpretation with existing literature logically.</w:t>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Integrates interpretation with existing literature logically.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Formatted in Calibri 12 pt, 1.15 spacing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565D75">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Uses the present tense for general statements and the past tense for specific findings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565D75">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Includes a paragraph on implications and one on limitations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565D75">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Avoids excessive summarization of statistical results (these belong in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>the Results</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> section).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565D75">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Ends with a concise synthesis that bridges to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Conclusion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D75">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> section.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A77B3E" w:rsidRPr="008C3DDC" w:rsidRDefault="00D74C3E" w:rsidP="00FC3C30">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:rPr/>
+        <w:t>CONCLUSION (Calibri 13pt., bold, 350 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0A5B" w:rsidRPr="008C4B91" w:rsidRDefault="00D74C3E" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4B91">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note to authors</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4B91">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: The Conclusion should synthesize your findings and implications without restating detailed statistics. Avoid introducing new concepts or literature; focus on what your study contributes to educational research and practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0A5B" w:rsidRDefault="002A0A5B" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002A0A5B" w:rsidRDefault="00D74C3E" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4B91">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example text</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0A5B" w:rsidRPr="00651BDC" w:rsidRDefault="00D74C3E" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00651BDC">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This study examined the relationship between teachers' digital pedagogical competence and students' learning engagement in Indonesian secondary schools. The findings revealed that teachers' digital competence significantly predicts students' behavioral, emotional, and cognitive engagement, with the most potent effect on cognitive engagement. Moreover, the quality of pedagogical design was found to mediate this relationship, suggesting that technology integration becomes effective only when accompanied by pedagogical intentionality and learner-centered approaches.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0A5B" w:rsidRPr="00651BDC" w:rsidRDefault="00D74C3E" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00651BDC">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The results underscore that enhancing teachers’ ability to integrate technology pedagogically—not merely technically—is essential for promoting meaningful student engagement in digital learning contexts. Therefore, teacher professional development programs should focus on strengthening instructional design skills, reflective digital pedagogy, and collaborative learning communities. School leaders and policymakers are encouraged to provide structural and institutional support to ensure sustainable, equitable access to technology and pedagogical innovation across schools.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0A5B" w:rsidRPr="00651BDC" w:rsidRDefault="00D74C3E" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00651BDC">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Despite its contributions, this study has limitations, particularly the reliance on self-reported data and a cross-sectional design, which restrict causal interpretations. Future research should employ longitudinal or experimental approaches to explore causal pathways and investigate contextual moderators such as institutional culture, leadership, and resource allocation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0A5B" w:rsidRPr="00651BDC" w:rsidRDefault="00D74C3E" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00651BDC">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teachers’ digital pedagogical competence plays a pivotal role in shaping students’ engagement and learning outcomes. By integrating technological proficiency with pedagogical reflection, educators can transform digital tools into authentic learning opportunities, thereby advancing the quality of education in the digital era.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77B3E" w:rsidRDefault="00A77B3E" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002A0A5B" w:rsidRPr="00651BDC" w:rsidRDefault="00D74C3E" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00651BDC">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author Guidance for Writing the Conclusion Section</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="5902"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="436"/>
-          <w:tblHeader/>
+          <w:tblHeader w:val="true"/>
+          <w:trHeight w:val="436" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0A5B">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0A5B">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Purpose and Writing Tips</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>1. Restate the study focus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Begin by summarizing what the study investigated. Do not introduce new data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>2. Summarize key findings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Present the main results briefly, emphasizing their significance and implications rather than providing detailed numerical information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>3. Highlight significance and implications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">Explain what the findings mean for theory, educational practice, or policy. Be specific about </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0A5B">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>who benefits</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0A5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (teachers, students, institutions).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:hideMark/>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>4. Acknowledge limitations and future directions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002A0A5B">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Mention only the most relevant limitations; avoid apologetic language. Suggest plausible future research directions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="002A0A5B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>5. Provide a synthesizing closing statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A0A5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>End with a concise and impactful sentence that captures the study’s overall contribution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A0A5B" w:rsidRDefault="002A0A5B" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008C4B91" w:rsidRDefault="00D74C3E" w:rsidP="008C4B91">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006507AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Checklist for Authors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="430"/>
         <w:gridCol w:w="8586"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="003B2A50">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>🗹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contains no new data or citations (only integrates prior findings).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>🗹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Formatted in Calibri 12 pt, 1.15 spacing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>🗹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Clearly articulates the study's contribution to knowledge and practice.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>🗹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Reflects limitations and recommendations concisely.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>🗹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Maintains an academic yet forward-looking tone.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
-[...252 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Does not exceed 300–350 words, consistent with the JERP template.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008C4B91" w:rsidRDefault="008C4B91" w:rsidP="002A0A5B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009F20CD" w:rsidRDefault="00D74C3E" w:rsidP="009F20CD">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidRPr="009F20CD">
-[...12 lines deleted...]
-        <w:t>)</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t>ACKNOWLEDGEMENTS (Calibri 13pt., bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4B91" w:rsidRPr="00552513" w:rsidRDefault="00D74C3E" w:rsidP="009F20CD">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00552513">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note to authors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00552513">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: List here the individuals, institutions, or agencies that contributed to your study but are not listed as authors. Include funding details and institutional acknowledgements, if applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4B91" w:rsidRPr="008C4B91" w:rsidRDefault="008C4B91" w:rsidP="009F20CD">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009F20CD" w:rsidRDefault="00D74C3E" w:rsidP="009F20CD">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00552513">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example text</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4B91" w:rsidRPr="00552513" w:rsidRDefault="00D74C3E" w:rsidP="008C4B91">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00552513">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The authors would like to express their sincere appreciation to the participating teachers and students from the public secondary schools in Yogyakarta, Indonesia, whose time and cooperation made this research possible. We are also grateful to the school administrators for their support in facilitating data collection and coordinating communication with participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4B91" w:rsidRPr="00552513" w:rsidRDefault="00D74C3E" w:rsidP="008C4B91">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00552513">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Special thanks are extended to the Yayasan Centre for Studying and Milieu Development of Indonesia (CESMiD) for providing administrative and technical guidance during the research process. The authors acknowledge the valuable feedback from anonymous peer reviewers, which substantially improved the quality and clarity of this manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4B91" w:rsidRPr="00552513" w:rsidRDefault="00D74C3E" w:rsidP="008C4B91">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00552513">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This research was supported by the Directorate General of Higher Education, Indonesia (Grant No. 2025/EDU/317). The funders had no role in study design, data collection, analysis, publication decisions, or manuscript preparation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4B91" w:rsidRDefault="008C4B91" w:rsidP="008C4B91">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008C4B91" w:rsidRPr="008C4B91" w:rsidRDefault="00D74C3E" w:rsidP="008C4B91">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4B91">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author Guidance for Writing the Acknowledgements Section</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="6469"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="396"/>
-          <w:tblHeader/>
+          <w:tblHeader w:val="true"/>
+          <w:trHeight w:val="396" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6469" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Purpose and Key Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>1. Expression of gratitude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6469" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Acknowledge individuals, groups, or institutions who contributed substantially but do not meet authorship criteria (e.g., data access, technical assistance, advice, or language editing).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:hideMark/>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>2. Institutional recognition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6469" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Mention institutional affiliations or programs that provided research facilities, mentoring, or support.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>3. Funding statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6469" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">Include complete details of funding agencies or grant numbers if applicable. Follow this format: </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C4B91">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>“This work was supported by [Agency Name] under Grant [Number].”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C4B91">
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>4. Ethical and disclosure statement (optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6469" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>If relevant, mention ethical approval numbers or conflict-of-interest declarations here, or include them as separate statements depending on journal policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="008C4B91">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>5. Tone and length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6469" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="008C4B91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Keep the language formal, objective, and concise (typically 100–150 words). Avoid personal dedications or emotional expressions (e.g., “to my family”).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008C4B91" w:rsidRDefault="008C4B91" w:rsidP="008C4B91">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00552513" w:rsidRDefault="00D74C3E" w:rsidP="00552513">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006507AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Checklist for Authors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="430"/>
         <w:gridCol w:w="8586"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="003B2A50">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Formatted in Calibri 12 pt, 1.15 spacing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="003B2A50">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Acknowledges only contributors who are not co-authors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="003B2A50">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Includes full institutional and funding details (if any).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="003B2A50">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Maintains academic tone (no personal or emotional language).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="003B2A50">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>🗹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8586" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Does not include sensitive personal identifiers (e.g., private e-mail addresses, WhatsApp numbers).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A77B3E" w:rsidRPr="008C3DDC" w:rsidRDefault="00D74C3E" w:rsidP="008D0531">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t>REF</w:t>
-[...20 lines deleted...]
-        <w:t>)</w:t>
+        <w:rPr/>
+        <w:t>REFERENCES (Calibri 13pt., bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552513" w:rsidRPr="001551C8" w:rsidRDefault="00D74C3E" w:rsidP="00552513">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001551C8">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="001551C8">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: Format your reference list usi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001551C8" w:rsidRPr="001551C8">
+        <w:t>: Format your reference list using the Chicago Manual of Style 17th edition (full note). Ensure that every in-text citation appears in the reference list, and include DOI links whenever possible. References should be recent, relevant, and primarily drawn from peer-reviewed sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Example text</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:hanging="480" w:start="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">ADDIN Mendeley Bibliography CSL_BIBLIOGRAPHY</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assunção, Hugo, Su-Wei Lin, Pou-Seong Sit, Kwok-Cheung Cheung, Heidi Harju-Luukkainen, Thomas Smith, Benvindo Maloa, et al. “University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents.” </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001551C8">
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontiers in Psychology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 (January 9, 2020). https://doi.org/10.3389/fpsyg.2019.02796.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:hanging="480" w:start="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, Anni, Wei Li, and Weidong Fu. “Unleashing Digital Superheroes: Unravelling the Empathy Factor in Digital Competence and Online Teacher Autonomy Support.” </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001551C8" w:rsidRPr="001551C8">
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>British Journal of Educational Technology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55, no. 4 (July 17, 2024): 1790–1810. https://doi.org/10.1111/bjet.13433.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:hanging="480" w:start="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuadiy, Moch. Rizal, M. Asep Fathur Rozi, Nawal Nur Arafah, Lahij Kamal, and Ahmad Sunoko. “Mapping the Digital Transformation of Education in Indonesia from 2012 to Early 2025.” </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001551C8">
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Educational Research and Practice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3, no. 2 (July 26, 2025): 276–306. https://doi.org/10.70376/jerp.v3i2.390.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:hanging="480" w:start="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kencana, Nila. “Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools.” </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>full note). Ensure that every in-text citation appears in the reference list, and include DOI links whenever possible. References should be recent, relevant, and primarily drawn from peer-reviewed sources.</w:t>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AL-ISHLAH: Jurnal Pendidikan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17, no. 1 (January 21, 2025): 152–64. https://doi.org/10.35445/alishlah.v17i1.6121.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552513" w:rsidRDefault="00552513" w:rsidP="00552513">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:hanging="480" w:start="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00552513">
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyen, Ha, Jolien Marleen Mouw, Angeliki Mali, Jan-Willem Strijbos, and Hanke Korpershoek. “Developing a Technological Pedagogical and Content Knowledge (TPACK) Survey for University Teachers.” </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:noProof/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 10 (January 9, 2020). https://doi.org/10.3389/fpsyg.2019.02796.</w:t>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Computers and Education Open</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 (December 2024): 100202. https://doi.org/10.1016/j.caeo.2024.100202.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552513" w:rsidRPr="00552513" w:rsidRDefault="00D74C3E" w:rsidP="00552513">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-        <w:ind w:left="480" w:hanging="480"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:noProof/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00552513">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 55, no. 4 (July 17, 2024): 1790–1810. https://doi.org/10.1111/bjet.13433.</w:t>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552513" w:rsidRPr="00552513" w:rsidRDefault="00D74C3E" w:rsidP="00552513">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...165 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001551C8">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author Guidance for the References Section</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2405"/>
-        <w:gridCol w:w="6611"/>
+        <w:gridCol w:w="2404"/>
+        <w:gridCol w:w="6612"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00552513">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="373"/>
+          <w:trHeight w:val="373" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Aspect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Guidelines for Authors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00552513">
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Citation Style</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6611" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Use the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00552513">
+            <w:hyperlink r:id="rId9">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Calibri"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:t>Chicago Manual of Style, 17th edition (full note)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> format</w:t>
             </w:r>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>, as required by JERP. References are listed alphabetically by author surname.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00552513">
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Formatting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6611" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>- Font: Calibri 12 pt</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00552513" w:rsidRDefault="00D74C3E" w:rsidP="00552513">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>- Line spacing: 1.15</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00552513" w:rsidRDefault="00D74C3E" w:rsidP="00552513">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>- Alignment: Justified</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00552513" w:rsidRPr="00552513" w:rsidRDefault="00D74C3E" w:rsidP="00552513">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>- Hanging indent: 0.5 inch (1.27 cm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00552513">
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Content Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6611" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>- Include only works cited in the text.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00552513" w:rsidRDefault="00D74C3E" w:rsidP="00552513">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">- Prefer </w:t>
             </w:r>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>peer-reviewed journal articles</w:t>
             </w:r>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>books</w:t>
             </w:r>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00552513" w:rsidRPr="00552513" w:rsidRDefault="00D74C3E" w:rsidP="00552513">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">- Include </w:t>
             </w:r>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DOI or URL</w:t>
             </w:r>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> for each entry whenever available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00552513">
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Recency Rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6611" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">At least part of the sources should be </w:t>
             </w:r>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>from the last 10 years</w:t>
             </w:r>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>. JERP encourages inclusion of recent, high-impact publications.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00552513">
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Consistency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6611" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Ensure all in-text citations correspond exactly with entries in the reference list. Avoid mixing citation styles (e.g., APA, MLA).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2031" w:rsidTr="00552513">
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Use of Citation Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6611" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Authors must use </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="00552513">
+            <w:hyperlink r:id="rId10">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Calibri"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:t>Mendeley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00552513">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 17th (full note) style.</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>, as stated in JERP’s Author Guidelines. The software automatically applies the Chicago Manual of Style 17th (full note) style.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00552513" w:rsidRDefault="00552513" w:rsidP="00552513">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006F594B" w:rsidRDefault="006F594B" w:rsidP="006F594B">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006F594B" w:rsidSect="000F3034">
-[...9 lines deleted...]
-      <w:noEndnote/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:footnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:footnotePr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="851" w:top="1440" w:footer="851" w:bottom="1440"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00D74C3E" w:rsidRDefault="00D74C3E">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="006600"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="00D74C3E" w:rsidRPr="001455C2" w:rsidRDefault="00D74C3E">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00284F2C">
-[...8 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>ournal of</w:t>
+      <w:t>Journal of Educational Research and Practice (JERP)</w:t>
     </w:r>
-    <w:r w:rsidRPr="00284F2C">
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Volume X, Number x, March/July/November 20xx</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="end"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Education</w:t>
-    </w:r>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>al Research and Practice (JERP)</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D74C3E" w:rsidRDefault="00D74C3E" w:rsidP="00472EA6">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...15 lines deleted...]
-    <w:pPr>
+      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="right"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="end"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...25 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>ournal of</w:t>
-[...19 lines deleted...]
-      <w:t>al Research and Practice (JERP)</w:t>
+      <w:t>Journal of Educational Research and Practice (JERP)</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D74C3E" w:rsidRDefault="00D74C3E" w:rsidP="00A74654">
+  <w:p>
     <w:pPr>
+      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="right"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="end"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Volume X Number x January – March/April – July/August – November 20xx</w:t>
+      <w:t>Volume X, Number x, March/July/November 20xx</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="9768" w:type="dxa"/>
+      <w:jc w:val="start"/>
       <w:tblInd w:w="-743" w:type="dxa"/>
-      <w:tblBorders>
-[...7 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="7542"/>
-      <w:gridCol w:w="2226"/>
+      <w:gridCol w:w="7541"/>
+      <w:gridCol w:w="2227"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00FB291F" w:rsidTr="00FB291F">
+    <w:tr>
+      <w:trPr/>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7542" w:type="dxa"/>
+          <w:tcW w:w="7541" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00FB291F" w:rsidRPr="00284F2C" w:rsidRDefault="00FB291F" w:rsidP="00284F2C">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="start"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00284F2C">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="006600"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t>J</w:t>
-[...29 lines deleted...]
-            <w:t>al Research and Practice (JERP)</w:t>
+            <w:t>Journal of Educational Research and Practice (JERP)</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00FB291F" w:rsidRPr="003C3BBF" w:rsidRDefault="00FB291F" w:rsidP="00284F2C">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="start"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D74C3E">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t xml:space="preserve">Copyright: © </w:t>
+            <w:t>Copyright: © [Year] by the authors</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:b/>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-            </w:rPr>
-[...32 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00FB291F" w:rsidRPr="00806D8C" w:rsidRDefault="00FB291F" w:rsidP="00806D8C">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="start"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003C3BBF">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">Open access Article under </w:t>
           </w:r>
-          <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidRPr="003C3BBF">
+          <w:hyperlink r:id="rId1">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Creative Commons Attribution 4.0 International</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="003C3BBF">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
-              <w:rFonts w:cs="Calibri"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> (CC-BY)</w:t>
           </w:r>
-          <w:r w:rsidRPr="003C3BBF">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> License.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2217" w:type="dxa"/>
+          <w:tcW w:w="2227" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00FB291F" w:rsidRPr="00284F2C" w:rsidRDefault="00FB291F" w:rsidP="00FB291F">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="006600"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:b/>
-[...4 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1270000" cy="260350"/>
-                <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-                <wp:docPr id="10" name="Picture 10"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="6" name="Picture 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="10" name="crossmark1.JPG"/>
-                        <pic:cNvPicPr/>
+                        <pic:cNvPr id="6" name="Picture 10"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId2">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr>
+                      <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1270000" cy="260350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00D74C3E" w:rsidRDefault="00D74C3E">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...4 lines deleted...]
-      </w:pPr>
+<w:footnotes xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:footnote w:id="0" w:type="separator">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1" w:type="continuationSeparator">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w:rsidR="00D74C3E" w:rsidRDefault="00D74C3E" w:rsidP="00C358EF">
+  <w:footnote w:id="2">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidRPr="00C358EF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Footnote example</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00C358EF">
+        <w:t>Footnote example according to the Chicago Manual of Style 17th edition (full note)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74C3E" w:rsidRPr="008506D1" w:rsidRDefault="00D74C3E" w:rsidP="00C358EF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008506D1">
-[...8 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008506D1">
-[...1 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:instrText xml:space="preserve">ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.70376/jerp.v3i2.390","ISSN":"3062-7605","abstract":"The digital transformation of education in Indonesia has accelerated significantly, particularly after the COVID-19 pandemic. National initiatives like Merdeka Belajar have emphasized digital integration in teaching and learning, prompting scholarly interest in e-learning, online pedagogy, and technology-enhanced instruction. Despite this growing body of literature, there remains a lack of systematic analysis regarding how this research has evolved, which themes have dominated, and how collaboration networks have developed. This study aims to map the research landscape of digital education in Indonesia by conducting a bibliometric analysis of Scopus-indexed journal articles published between January, 1, 2012 and May, 31, 2025. Using the Biblioshiny interface of the R-based Bibliometrix package, 1,131 articles were analyzed to examine publication trends, thematic patterns, prominent keywords, top contributing authors and institutions, and the evolution of co-authorship networks. The results show a notable increase in publication volume beginning in 2020, coinciding with the national shift to online learning. Key research themes include \"e-learning\", \"online learning\", and \"blended learning\", while emerging topics such as \"digital literacy\", \"gamification\", and \"student engagement\" reflect new pedagogical directions. Leading institutions include Universitas Negeri Malang, Universitas Pendidikan Indonesia, and Universitas Negeri Yogyakarta, with collaboration patterns showing modest but growing international engagement. This study offers a comprehensive overview of how digital transformation has been addressed in Indonesian educational research and provides insights into its future trajectory. The findings serve as a reference for researchers, educators, and policymakers in identifying research gaps and shaping strategic directions for digital education.","author":[{"dropping-particle":"","family":"Fuadiy","given":"Moch. Rizal","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Rozi","given":"M. Asep Fathur","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Arafah","given":"Nawal Nur","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Kamal","given":"Lahij","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Sunoko","given":"Ahmad","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Journal of Educational Research and Practice","id":"ITEM-1","issue":"2","issued":{"date-parts":[["2025","7","26"]]},"page":"276-306","title":"Mapping the Digital Transformation of Education in Indonesia from 2012 to early 2025","type":"article-journal","volume":"3"},"uris":["http://www.mendeley.com/documents/?uuid=13a665c4-6a37-4666-9271-6928459a38fe"]}],"mendeley":{"formattedCitation":"Moch. Rizal Fuadiy et al., “Mapping the Digital Transformation of Education in Indonesia from 2012 to Early 2025,” &lt;i&gt;Journal of Educational Research and Practice&lt;/i&gt; 3, no. 2 (July 26, 2025): 276–306, https://doi.org/10.70376/jerp.v3i2.390.","plainTextFormattedCitation":"Moch. Rizal Fuadiy et al., “Mapping the Digital Transformation of Education in Indonesia from 2012 to Early 2025,” Journal of Educational Research and Practice 3, no. 2 (July 26, 2025): 276–306, https://doi.org/10.70376/jerp.v3i2.390.","previouslyFormattedCitation":"Moch. Rizal Fuadiy et al., “Mapping the Digital Transformation of Education in Indonesia from 2012 to Early 2025,” &lt;i&gt;Journal of Educational Research and Practice&lt;/i&gt; 3, no. 2 (July 26, 2025): 276–306, https://doi.org/10.70376/jerp.v3i2.390."},"properties":{"noteIndex":1},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.70376/jerp.v3i2.390","ISSN":"3062-7605","abstract":"The digital transformation of education in Indonesia has accelerated significantly, particularly after the COVID-19 pandemic. National initiatives like Merdeka Belajar have emphasized digital integration in teaching and learning, prompting scholarly interest in e-learning, online pedagogy, and technology-enhanced instruction. Despite this growing body of literature, there remains a lack of systematic analysis regarding how this research has evolved, which themes have dominated, and how collaboration networks have developed. This study aims to map the research landscape of digital education in Indonesia by conducting a bibliometric analysis of Scopus-indexed journal articles published between January, 1, 2012 and May, 31, 2025. Using the Biblioshiny interface of the R-based Bibliometrix package, 1,131 articles were analyzed to examine publication trends, thematic patterns, prominent keywords, top contributing authors and institutions, and the evolution of co-authorship networks. The results show a notable increase in publication volume beginning in 2020, coinciding with the national shift to online learning. Key research themes include \"e-learning\", \"online learning\", and \"blended learning\", while emerging topics such as \"digital literacy\", \"gamification\", and \"student engagement\" reflect new pedagogical directions. Leading institutions include Universitas Negeri Malang, Universitas Pendidikan Indonesia, and Universitas Negeri Yogyakarta, with collaboration patterns showing modest but growing international engagement. This study offers a comprehensive overview of how digital transformation has been addressed in Indonesian educational research and provides insights into its future trajectory. The findings serve as a reference for researchers, educators, and policymakers in identifying research gaps and shaping strategic directions for digital education.","author":[{"dropping-particle":"","family":"Fuadiy","given":"Moch. Rizal","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Rozi","given":"M. Asep Fathur","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Arafah","given":"Nawal Nur","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Kamal","given":"Lahij","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Sunoko","given":"Ahmad","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Journal of Educational Research and Practice","id":"ITEM-1","issue":"2","issued":{"date-parts":[["2025","7","26"]]},"page":"276-306","title":"Mapping the Digital Transformation of Education in Indonesia from 2012 to early 2025","type":"article-journal","volume":"3"},"uris":["http://www.mendeley.com/documents/?uuid=13a665c4-6a37-4666-9271-6928459a38fe"]}],"mendeley":{"formattedCitation":"Moch. Rizal Fuadiy et al., “Mapping the Digital Transformation of Education in Indonesia from 2012 to Early 2025,” &lt;i&gt;Journal of Educational Research and Practice&lt;/i&gt; 3, no. 2 (July 26, 2025): 276–306, https://doi.org/10.70376/jerp.v3i2.390.","plainTextFormattedCitation":"Moch. Rizal Fuadiy et al., “Mapping the Digital Transformation of Education in Indonesia from 2012 to Early 2025,” Journal of Educational Research and Practice 3, no. 2 (July 26, 2025): 276–306, https://doi.org/10.70376/jerp.v3i2.390.","previouslyFormattedCitation":"Moch. Rizal Fuadiy et al., “Mapping the Digital Transformation of Education in Indonesia from 2012 to Early 2025,” &lt;i&gt;Journal of Educational Research and Practice&lt;/i&gt; 3, no. 2 (July 26, 2025): 276–306, https://doi.org/10.70376/jerp.v3i2.390."},"properties":{"noteIndex":1},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008506D1">
-[...2 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Moch. Rizal Fuadiy et al., “Mapping the Digital Transformation of Education in Indonesia from 2012 to Early 2025,” </w:t>
       </w:r>
-      <w:r w:rsidRPr="008506D1">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:noProof/>
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Journal of Educational Research and Practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="008506D1">
-[...2 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3, no. 2 (July 26, 2025): 276–306, https://doi.org/10.70376/jerp.v3i2.390.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008506D1">
-[...1 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w:rsidR="00D74C3E" w:rsidRDefault="00D74C3E" w:rsidP="00FB4820">
+  <w:footnote w:id="3">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidRPr="00C358EF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Footnote example</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00C358EF">
+        <w:t>Footnote example according to the Chicago Manual of Style 17th edition (full note)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74C3E" w:rsidRPr="00FB4820" w:rsidRDefault="00D74C3E" w:rsidP="00FB4820">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB4820">
-[...2 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:instrText xml:space="preserve">ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1016/j.caeo.2024.100202","ISSN":"26665573","author":[{"dropping-particle":"","family":"Nguyen","given":"Ha","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Mouw","given":"Jolien Marleen","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Mali","given":"Angeliki","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Strijbos","given":"Jan-Willem","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Korpershoek","given":"Hanke","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Computers and Education Open","id":"ITEM-1","issued":{"date-parts":[["2024","12"]]},"page":"100202","title":"Developing a Technological Pedagogical and Content Knowledge (TPACK) survey for university teachers","type":"article-journal","volume":"7"},"uris":["http://www.mendeley.com/documents/?uuid=7d17add2-98d7-4aaa-b607-72127a685ce1"]}],"mendeley":{"formattedCitation":"Ha Nguyen et al., “Developing a Technological Pedagogical and Content Knowledge (TPACK) Survey for University Teachers,” &lt;i&gt;Computers and Education Open&lt;/i&gt; 7 (December 2024): 100202, https://doi.org/10.1016/j.caeo.2024.100202.","plainTextFormattedCitation":"Ha Nguyen et al., “Developing a Technological Pedagogical and Content Knowledge (TPACK) Survey for University Teachers,” Computers and Education Open 7 (December 2024): 100202, https://doi.org/10.1016/j.caeo.2024.100202.","previouslyFormattedCitation":"Ha Nguyen et al., “Developing a Technological Pedagogical and Content Knowledge (TPACK) Survey for University Teachers,” &lt;i&gt;Computers and Education Open&lt;/i&gt; 7 (December 2024): 100202, https://doi.org/10.1016/j.caeo.2024.100202."},"properties":{"noteIndex":2},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1016/j.caeo.2024.100202","ISSN":"26665573","author":[{"dropping-particle":"","family":"Nguyen","given":"Ha","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Mouw","given":"Jolien Marleen","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Mali","given":"Angeliki","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Strijbos","given":"Jan-Willem","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Korpershoek","given":"Hanke","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Computers and Education Open","id":"ITEM-1","issued":{"date-parts":[["2024","12"]]},"page":"100202","title":"Developing a Technological Pedagogical and Content Knowledge (TPACK) survey for university teachers","type":"article-journal","volume":"7"},"uris":["http://www.mendeley.com/documents/?uuid=7d17add2-98d7-4aaa-b607-72127a685ce1"]}],"mendeley":{"formattedCitation":"Ha Nguyen et al., “Developing a Technological Pedagogical and Content Knowledge (TPACK) Survey for University Teachers,” &lt;i&gt;Computers and Education Open&lt;/i&gt; 7 (December 2024): 100202, https://doi.org/10.1016/j.caeo.2024.100202.","plainTextFormattedCitation":"Ha Nguyen et al., “Developing a Technological Pedagogical and Content Knowledge (TPACK) Survey for University Teachers,” Computers and Education Open 7 (December 2024): 100202, https://doi.org/10.1016/j.caeo.2024.100202.","previouslyFormattedCitation":"Ha Nguyen et al., “Developing a Technological Pedagogical and Content Knowledge (TPACK) Survey for University Teachers,” &lt;i&gt;Computers and Education Open&lt;/i&gt; 7 (December 2024): 100202, https://doi.org/10.1016/j.caeo.2024.100202."},"properties":{"noteIndex":2},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ha Nguyen et al., “Developing a Technological Pedagogical and Content Knowledge (TPACK) Survey for University Teachers,” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB4820">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:noProof/>
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Computers and Education Open</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB4820">
-[...2 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7 (December 2024): 100202, https://doi.org/10.1016/j.caeo.2024.100202.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB4820">
-[...1 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w:rsidR="00D74C3E" w:rsidRPr="00FB4820" w:rsidRDefault="00D74C3E" w:rsidP="00FB4820">
+  <w:footnote w:id="4">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB4820">
-[...2 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:instrText xml:space="preserve">ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.3389/fpsyg.2019.02796","ISSN":"1664-1078","author":[{"dropping-particle":"","family":"Assunção","given":"Hugo","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Lin","given":"Su-Wei","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Sit","given":"Pou-Seong","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Cheung","given":"Kwok-Cheung","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Harju-Luukkainen","given":"Heidi","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Smith","given":"Thomas","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Maloa","given":"Benvindo","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Campos","given":"Juliana Álvares Duarte Bonini","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Ilic","given":"Ivana Stepanovic","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Esposito","given":"Giovanna","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Francesca","given":"Freda Maria","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Marôco","given":"João","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Frontiers in Psychology","id":"ITEM-1","issued":{"date-parts":[["2020","1","9"]]},"title":"University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents","type":"article-journal","volume":"10"},"uris":["http://www.mendeley.com/documents/?uuid=6e4afacc-13a8-4418-9d7d-55602b1cb1a8"]}],"mendeley":{"formattedCitation":"Hugo Assunção et al., “University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents,” &lt;i&gt;Frontiers in Psychology&lt;/i&gt; 10 (January 9, 2020), https://doi.org/10.3389/fpsyg.2019.02796.","plainTextFormattedCitation":"Hugo Assunção et al., “University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents,” Frontiers in Psychology 10 (January 9, 2020), https://doi.org/10.3389/fpsyg.2019.02796.","previouslyFormattedCitation":"Hugo Assunção et al., “University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents,” &lt;i&gt;Frontiers in Psychology&lt;/i&gt; 10 (January 9, 2020), https://doi.org/10.3389/fpsyg.2019.02796."},"properties":{"noteIndex":3},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.3389/fpsyg.2019.02796","ISSN":"1664-1078","author":[{"dropping-particle":"","family":"Assunção","given":"Hugo","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Lin","given":"Su-Wei","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Sit","given":"Pou-Seong","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Cheung","given":"Kwok-Cheung","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Harju-Luukkainen","given":"Heidi","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Smith","given":"Thomas","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Maloa","given":"Benvindo","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Campos","given":"Juliana Álvares Duarte Bonini","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Ilic","given":"Ivana Stepanovic","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Esposito","given":"Giovanna","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Francesca","given":"Freda Maria","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Marôco","given":"João","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Frontiers in Psychology","id":"ITEM-1","issued":{"date-parts":[["2020","1","9"]]},"title":"University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents","type":"article-journal","volume":"10"},"uris":["http://www.mendeley.com/documents/?uuid=6e4afacc-13a8-4418-9d7d-55602b1cb1a8"]}],"mendeley":{"formattedCitation":"Hugo Assunção et al., “University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents,” &lt;i&gt;Frontiers in Psychology&lt;/i&gt; 10 (January 9, 2020), https://doi.org/10.3389/fpsyg.2019.02796.","plainTextFormattedCitation":"Hugo Assunção et al., “University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents,” Frontiers in Psychology 10 (January 9, 2020), https://doi.org/10.3389/fpsyg.2019.02796.","previouslyFormattedCitation":"Hugo Assunção et al., “University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents,” &lt;i&gt;Frontiers in Psychology&lt;/i&gt; 10 (January 9, 2020), https://doi.org/10.3389/fpsyg.2019.02796."},"properties":{"noteIndex":3},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
-[...3 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hugo Assunção et al., “University Student Engagement Inventory (USEI): Transcultural Validity Evidence Across Four Continents,” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB4820">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:noProof/>
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Frontiers in Psychology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB4820">
-[...2 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 (January 9, 2020), https://doi.org/10.3389/fpsyg.2019.02796.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB4820">
-[...1 lines deleted...]
-          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w:rsidR="00D74C3E" w:rsidRDefault="00D74C3E" w:rsidP="00565D75">
+  <w:footnote w:id="5">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidRPr="00C358EF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Footnote example</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00C358EF">
+        <w:t>Footnote example according to the Chicago Manual of Style 17th edition (full note)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74C3E" w:rsidRPr="00AB6639" w:rsidRDefault="00D74C3E" w:rsidP="00AB6639">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6639">
-[...2 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...3 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:instrText xml:space="preserve">ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1111/bjet.13433","ISSN":"0007-1013","abstract":"Considerable research has been dedicated to studying teachers' digital competence, yet limited insights have been gained regarding its impact on online teacher autonomy support. Based on the Technological Pedagogical Content Knowledge (TPACK) framework, this study utilized a multiple regression analysis model to explore how teachers' digital competence affects online teacher autonomy support. Drawing on data from 652 Chinese primary school teachers, the study revealed that teachers' digital competence positively influenced online teacher autonomy support via teachers' cognitive empathy. Teachers' emotional empathy strengthened the direct effect of cognitive empathy on online teacher autonomy support, and its indirect effect on teachers' digital competence on online teacher autonomy support. The findings inform TPACK framework development and practical considerations in online teaching, deepening understanding of the impact of digital competence on online teacher autonomy support. Practitioner notes What is already known about this topic Previous research has recognized the importance of teachers' digital competence in supporting learners' autonomy and enhancing their online learning experiences. Existing studies have explored different dimensions of teachers' digital competence, including technological proficiency, pedagogical knowledge and content expertise. Studies have also examined the role of empathy in online teaching and learning, emphasizing its importance in fostering positive teacher–student relationships and promoting student engagement and motivation. What this paper adds This study introduces digital competence as a novel and comprehensive assessment of technology integration in teaching, bridging an existing gap in the literature. This study recognizes the importance of socio‐emotional skills in online teaching by including teachers' empathic traits within the expanded TPACK framework. Teachers' cognitive empathy acts as a mediator and emotional empathy functions as a moderator in the relationship between digital competence and online teacher autonomy support, offering new insights into the underlying mechanisms. Implications for practice and/or policy Teacher educators should find ways to support teachers' digital competence in facilitating learners' autonomy in online learning environments effectively. Teacher educators should incorporate teacher empathy development into teachers' professional development programmes for online teaching, …","author":[{"dropping-particle":"","family":"Chen","given":"Anni","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Li","given":"Wei","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Fu","given":"Weidong","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"British Journal of Educational Technology","id":"ITEM-1","issue":"4","issued":{"date-parts":[["2024","7","17"]]},"page":"1790-1810","title":"Unleashing digital superheroes: Unravelling the empathy factor in digital competence and online teacher autonomy support","type":"article-journal","volume":"55"},"uris":["http://www.mendeley.com/documents/?uuid=36c8670b-d9aa-4dc3-888b-145f8328b82e"]}],"mendeley":{"formattedCitation":"Anni Chen, Wei Li, and Weidong Fu, “Unleashing Digital Superheroes: Unravelling the Empathy Factor in Digital Competence and Online Teacher Autonomy Support,” &lt;i&gt;British Journal of Educational Technology&lt;/i&gt; 55, no. 4 (July 17, 2024): 1790–1810, https://doi.org/10.1111/bjet.13433.","plainTextFormattedCitation":"Anni Chen, Wei Li, and Weidong Fu, “Unleashing Digital Superheroes: Unravelling the Empathy Factor in Digital Competence and Online Teacher Autonomy Support,” British Journal of Educational Technology 55, no. 4 (July 17, 2024): 1790–1810, https://doi.org/10.1111/bjet.13433.","previouslyFormattedCitation":"Anni Chen, Wei Li, and Weidong Fu, “Unleashing Digital Superheroes: Unravelling the Empathy Factor in Digital Competence and Online Teacher Autonomy Support,” &lt;i&gt;British Journal of Educational Technology&lt;/i&gt; 55, no. 4 (July 17, 2024): 1790–1810, https://doi.org/10.1111/bjet.13433."},"properties":{"noteIndex":4},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
-[...3 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1111/bjet.13433","ISSN":"0007-1013","abstract":"Considerable research has been dedicated to studying teachers' digital competence, yet limited insights have been gained regarding its impact on online teacher autonomy support. Based on the Technological Pedagogical Content Knowledge (TPACK) framework, this study utilized a multiple regression analysis model to explore how teachers' digital competence affects online teacher autonomy support. Drawing on data from 652 Chinese primary school teachers, the study revealed that teachers' digital competence positively influenced online teacher autonomy support via teachers' cognitive empathy. Teachers' emotional empathy strengthened the direct effect of cognitive empathy on online teacher autonomy support, and its indirect effect on teachers' digital competence on online teacher autonomy support. The findings inform TPACK framework development and practical considerations in online teaching, deepening understanding of the impact of digital competence on online teacher autonomy support. Practitioner notes What is already known about this topic Previous research has recognized the importance of teachers' digital competence in supporting learners' autonomy and enhancing their online learning experiences. Existing studies have explored different dimensions of teachers' digital competence, including technological proficiency, pedagogical knowledge and content expertise. Studies have also examined the role of empathy in online teaching and learning, emphasizing its importance in fostering positive teacher–student relationships and promoting student engagement and motivation. What this paper adds This study introduces digital competence as a novel and comprehensive assessment of technology integration in teaching, bridging an existing gap in the literature. This study recognizes the importance of socio‐emotional skills in online teaching by including teachers' empathic traits within the expanded TPACK framework. Teachers' cognitive empathy acts as a mediator and emotional empathy functions as a moderator in the relationship between digital competence and online teacher autonomy support, offering new insights into the underlying mechanisms. Implications for practice and/or policy Teacher educators should find ways to support teachers' digital competence in facilitating learners' autonomy in online learning environments effectively. Teacher educators should incorporate teacher empathy development into teachers' professional development programmes for online teaching, …","author":[{"dropping-particle":"","family":"Chen","given":"Anni","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Li","given":"Wei","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Fu","given":"Weidong","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"British Journal of Educational Technology","id":"ITEM-1","issue":"4","issued":{"date-parts":[["2024","7","17"]]},"page":"1790-1810","title":"Unleashing digital superheroes: Unravelling the empathy factor in digital competence and online teacher autonomy support","type":"article-journal","volume":"55"},"uris":["http://www.mendeley.com/documents/?uuid=36c8670b-d9aa-4dc3-888b-145f8328b82e"]}],"mendeley":{"formattedCitation":"Anni Chen, Wei Li, and Weidong Fu, “Unleashing Digital Superheroes: Unravelling the Empathy Factor in Digital Competence and Online Teacher Autonomy Support,” &lt;i&gt;British Journal of Educational Technology&lt;/i&gt; 55, no. 4 (July 17, 2024): 1790–1810, https://doi.org/10.1111/bjet.13433.","plainTextFormattedCitation":"Anni Chen, Wei Li, and Weidong Fu, “Unleashing Digital Superheroes: Unravelling the Empathy Factor in Digital Competence and Online Teacher Autonomy Support,” British Journal of Educational Technology 55, no. 4 (July 17, 2024): 1790–1810, https://doi.org/10.1111/bjet.13433.","previouslyFormattedCitation":"Anni Chen, Wei Li, and Weidong Fu, “Unleashing Digital Superheroes: Unravelling the Empathy Factor in Digital Competence and Online Teacher Autonomy Support,” &lt;i&gt;British Journal of Educational Technology&lt;/i&gt; 55, no. 4 (July 17, 2024): 1790–1810, https://doi.org/10.1111/bjet.13433."},"properties":{"noteIndex":4},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
-[...3 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Anni Chen, Wei Li, and Weidong Fu, “Unleashing Digital Superheroes: Unravelling the Empathy Factor in Digital Competence and Online Teacher Autonomy Support,” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6639">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:noProof/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>British Journal of Educational Technology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6639">
-[...2 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 55, no. 4 (July 17, 2024): 1790–1810, https://doi.org/10.1111/bjet.13433.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6639">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w:rsidR="00D74C3E" w:rsidRPr="00AB6639" w:rsidRDefault="00D74C3E" w:rsidP="00AB6639">
+  <w:footnote w:id="6">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6639">
-[...2 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...3 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:instrText xml:space="preserve">ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.35445/alishlah.v17i1.6121","ISSN":"2597-940X","abstract":"Technology integration is transforming English as a Foreign Language (EFL) instruction in Indonesian high schools. This study explores the role of technology in fostering student autonomy in EFL education and examines strategies employed by teachers to integrate technology effectively. A phenomenological approach was used, with data collected through semi-structured interviews and focus group discussions involving 20 students and 5 teachers from diverse Indonesian high schools. Thematic analysis revealed that technology enhances student autonomy by providing access to extensive resources, fostering collaboration, and delivering instant feedback. Teachers play a critical role in creating learner-centered environments using platforms like Google Classroom and various digital tools. However, challenges such as limited access to technology and inadequate infrastructure impede seamless integration. The study underscores the need for targeted investments in infrastructure, equitable access to digital tools, and comprehensive teacher training to address these challenges. Recommendations include equipping educators with skills to leverage technology effectively, integrating collaborative platforms into the curriculum, and prioritizing underserved areas for infrastructure development. Policymakers are urged to bridge digital divides and foster partnerships with technology providers to create sustainable EFL solutions. The findings have significant implications for curriculum design, teacher training, and policy development, promoting equitable and impactful technology use in EFL classrooms. Future efforts should focus on workshops and training programs to empower teachers with practical strategies for enhancing learner autonomy and fostering collaboration through digital tools.","author":[{"dropping-particle":"","family":"Kencana","given":"Nila","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"AL-ISHLAH: Jurnal Pendidikan","id":"ITEM-1","issue":"1","issued":{"date-parts":[["2025","1","21"]]},"page":"152-164","title":"Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools","type":"article-journal","volume":"17"},"uris":["http://www.mendeley.com/documents/?uuid=3fed1a48-2a32-4ac8-a58e-954dfff20e3d"]}],"mendeley":{"formattedCitation":"Nila Kencana, “Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools,” &lt;i&gt;AL-ISHLAH: Jurnal Pendidikan&lt;/i&gt; 17, no. 1 (January 21, 2025): 152–64, https://doi.org/10.35445/alishlah.v17i1.6121.","plainTextFormattedCitation":"Nila Kencana, “Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools,” AL-ISHLAH: Jurnal Pendidikan 17, no. 1 (January 21, 2025): 152–64, https://doi.org/10.35445/alishlah.v17i1.6121.","previouslyFormattedCitation":"Nila Kencana, “Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools,” &lt;i&gt;AL-ISHLAH: Jurnal Pendidikan&lt;/i&gt; 17, no. 1 (January 21, 2025): 152–64, https://doi.org/10.35445/alishlah.v17i1.6121."},"properties":{"noteIndex":5},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
-[...3 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.35445/alishlah.v17i1.6121","ISSN":"2597-940X","abstract":"Technology integration is transforming English as a Foreign Language (EFL) instruction in Indonesian high schools. This study explores the role of technology in fostering student autonomy in EFL education and examines strategies employed by teachers to integrate technology effectively. A phenomenological approach was used, with data collected through semi-structured interviews and focus group discussions involving 20 students and 5 teachers from diverse Indonesian high schools. Thematic analysis revealed that technology enhances student autonomy by providing access to extensive resources, fostering collaboration, and delivering instant feedback. Teachers play a critical role in creating learner-centered environments using platforms like Google Classroom and various digital tools. However, challenges such as limited access to technology and inadequate infrastructure impede seamless integration. The study underscores the need for targeted investments in infrastructure, equitable access to digital tools, and comprehensive teacher training to address these challenges. Recommendations include equipping educators with skills to leverage technology effectively, integrating collaborative platforms into the curriculum, and prioritizing underserved areas for infrastructure development. Policymakers are urged to bridge digital divides and foster partnerships with technology providers to create sustainable EFL solutions. The findings have significant implications for curriculum design, teacher training, and policy development, promoting equitable and impactful technology use in EFL classrooms. Future efforts should focus on workshops and training programs to empower teachers with practical strategies for enhancing learner autonomy and fostering collaboration through digital tools.","author":[{"dropping-particle":"","family":"Kencana","given":"Nila","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"AL-ISHLAH: Jurnal Pendidikan","id":"ITEM-1","issue":"1","issued":{"date-parts":[["2025","1","21"]]},"page":"152-164","title":"Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools","type":"article-journal","volume":"17"},"uris":["http://www.mendeley.com/documents/?uuid=3fed1a48-2a32-4ac8-a58e-954dfff20e3d"]}],"mendeley":{"formattedCitation":"Nila Kencana, “Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools,” &lt;i&gt;AL-ISHLAH: Jurnal Pendidikan&lt;/i&gt; 17, no. 1 (January 21, 2025): 152–64, https://doi.org/10.35445/alishlah.v17i1.6121.","plainTextFormattedCitation":"Nila Kencana, “Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools,” AL-ISHLAH: Jurnal Pendidikan 17, no. 1 (January 21, 2025): 152–64, https://doi.org/10.35445/alishlah.v17i1.6121.","previouslyFormattedCitation":"Nila Kencana, “Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools,” &lt;i&gt;AL-ISHLAH: Jurnal Pendidikan&lt;/i&gt; 17, no. 1 (January 21, 2025): 152–64, https://doi.org/10.35445/alishlah.v17i1.6121."},"properties":{"noteIndex":5},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
-[...3 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Nila Kencana, “Teachers’ and Students’ Perspectives on Technology Integration in EFL Instruction: Strategies for Fostering Autonomy and Overcoming Challenges in Indonesian High Schools,” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6639">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:noProof/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>AL-ISHLAH: Jurnal Pendidikan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6639">
-[...2 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17, no. 1 (January 21, 2025): 152–64, https://doi.org/10.35445/alishlah.v17i1.6121.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6639">
-[...1 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="background1" w:themeShade="80" w:val="808080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00D74C3E" w:rsidRPr="001455C2" w:rsidRDefault="00D74C3E" w:rsidP="00A939FC">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pStyle w:val="Normal"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0051508F">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>14</w:t>
     </w:r>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>| First and second a</w:t>
-[...31 lines deleted...]
-      <w:t>, Calibri 10pt.</w:t>
+      <w:t>| First and second author’s last name, Calibri 10pt.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D74C3E" w:rsidRPr="00E166B7" w:rsidRDefault="00D74C3E" w:rsidP="0024593C">
+  <w:p>
     <w:pPr>
+      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="2310"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="2310" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
+      <w:rPr/>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00D74C3E" w:rsidRPr="001455C2" w:rsidRDefault="00D74C3E" w:rsidP="00E166B7">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="light1" w:themeShade="d9"/>
       </w:pBdr>
-      <w:jc w:val="right"/>
+      <w:jc w:val="end"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001455C2">
-[...8 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>, Calibri 10pt.</w:t>
+      <w:t>Title Italicized, Calibri 10pt.</w:t>
     </w:r>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0051508F" w:rsidRPr="0051508F">
+    <w:r>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:noProof/>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>13</w:t>
     </w:r>
-    <w:r w:rsidRPr="001455C2">
+    <w:r>
       <w:rPr>
         <w:color w:val="006600"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D74C3E" w:rsidRDefault="00D74C3E" w:rsidP="00E166B7">
+  <w:p>
     <w:pPr>
+      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10632" w:type="dxa"/>
+      <w:jc w:val="start"/>
       <w:tblInd w:w="-743" w:type="dxa"/>
-      <w:tblBorders>
-[...7 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7088"/>
       <w:gridCol w:w="3544"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D74C3E" w:rsidTr="00122442">
+    <w:tr>
+      <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7088" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00D74C3E" w:rsidRPr="002F2C0F" w:rsidRDefault="00D74C3E" w:rsidP="002F2C0F">
+        <w:p>
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:jc w:val="start"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="006600"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
-          </w:pPr>
-[...8 lines deleted...]
-            <w:t>Volume 3 Number 3 January – March/April – July/August – November 20xx</w:t>
+            <w:t>Volume 3, Number 3, March/July/November 20xx</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00D74C3E" w:rsidRPr="00A92A97" w:rsidRDefault="00D74C3E" w:rsidP="00122442">
+        <w:p>
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:jc w:val="start"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">Available online at </w:t>
           </w:r>
-          <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidRPr="00A92A97">
+          <w:hyperlink r:id="rId1">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>https://cesmid.or.id/index.php/jerp</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>|</w:t>
           </w:r>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> Email: </w:t>
           </w:r>
-          <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="00A92A97">
+          <w:hyperlink r:id="rId2">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>jerp@cesmid.or.id</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00D74C3E" w:rsidRPr="00A92A97" w:rsidRDefault="00D74C3E" w:rsidP="00122442">
+        <w:p>
           <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4680"/>
-              <w:tab w:val="right" w:pos="9360"/>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9360" w:leader="none"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:jc w:val="start"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">E-ISSN: </w:t>
           </w:r>
-          <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidRPr="00A92A97">
+          <w:hyperlink r:id="rId3">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3062-7605</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>|</w:t>
           </w:r>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">  P-ISSN: </w:t>
           </w:r>
-          <w:hyperlink r:id="rId4" w:history="1">
-            <w:r w:rsidRPr="00A92A97">
+          <w:hyperlink r:id="rId4">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3062-7613</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
-          <w:r w:rsidRPr="0051508F">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="006600"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>|</w:t>
           </w:r>
-          <w:r w:rsidRPr="005459FF">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t xml:space="preserve">   DOI</w:t>
+            <w:t xml:space="preserve">   DOI: </w:t>
           </w:r>
-          <w:r>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005459FF">
+          <w:hyperlink r:id="rId5">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>10.70376/jerp</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D74C3E" w:rsidRPr="00E24473" w:rsidRDefault="00D74C3E" w:rsidP="00122442">
+        <w:p>
           <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4680"/>
-              <w:tab w:val="right" w:pos="9360"/>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9360" w:leader="none"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:jc w:val="start"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
-              <w:rFonts w:cs="Calibri"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
               <w:color w:val="auto"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:u w:val="none"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>Published by</w:t>
           </w:r>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
-              <w:rFonts w:cs="Calibri"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:u w:val="none"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink r:id="rId6" w:history="1">
-            <w:r w:rsidRPr="00A92A97">
+          <w:hyperlink r:id="rId6">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Yayasan Centre for Studying and Milieu Development of Indonesia (CESMiD)</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00A92A97">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
-              <w:rFonts w:cs="Calibri"/>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
               <w:color w:val="auto"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:u w:val="none"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3544" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00D74C3E" w:rsidRPr="00F61674" w:rsidRDefault="00D74C3E" w:rsidP="00122442">
+        <w:p>
           <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4680"/>
-              <w:tab w:val="right" w:pos="9360"/>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9360" w:leader="none"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:jc w:val="right"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:jc w:val="end"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:noProof/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>128270</wp:posOffset>
+                  <wp:posOffset>186055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>18415</wp:posOffset>
+                  <wp:posOffset>33020</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2113280" cy="519430"/>
-                <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                <wp:extent cx="1945640" cy="478155"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Picture 6"/>
+                <wp:docPr id="5" name="Image2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1" name="Picture 6"/>
+                        <pic:cNvPr id="5" name="Image2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId7">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId7"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2113280" cy="519430"/>
+                          <a:ext cx="1945640" cy="478155"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
-[...1 lines deleted...]
-                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00D74C3E" w:rsidRDefault="00D74C3E" w:rsidP="00C668B0">
+  <w:p>
     <w:pPr>
+      <w:pStyle w:val="Normal"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:evenAndOddHeaders/>
-  <w:noPunctuationKerning/>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
+    <w:numFmt w:val="decimal"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
-  <w:endnotePr>
-[...2 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...240 lines deleted...]
-  <w15:docId w15:val="{3FB3F29F-A987-47CE-875D-1A744D4160A0}"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="" w:bidi="ar-SA"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12753,73 +15580,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:locked="1" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:locked="1" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:locked="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:locked="1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:locked="1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:locked="1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:locked="1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:locked="1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:locked="1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:locked="1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:locked="1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:locked="1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:locked="1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:locked="1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:locked="1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:locked="1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:locked="1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:locked="1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:locked="1" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:locked="1" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:locked="1" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:locked="1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:locked="1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:locked="1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:locked="1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:locked="1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:locked="1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:locked="1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:locked="1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:locked="1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:locked="1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:locked="1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:locked="1" w:uiPriority="73"/>
@@ -12862,52 +15689,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:locked="1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:locked="1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:locked="1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:locked="1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:locked="1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:locked="1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:locked="1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:locked="1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:locked="1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:locked="1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:locked="1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:locked="1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:locked="1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:locked="1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:locked="1" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:locked="1" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:locked="1" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:locked="1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12969,914 +15796,887 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001341C4"/>
+    <w:rsid w:val="001341c4"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="120"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006600"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E31464"/>
+    <w:rsid w:val="00e31464"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="360" w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="006600"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E75B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...20 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="001341C4"/>
+    <w:rsid w:val="001341c4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006600"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00E31464"/>
+    <w:rsid w:val="00e31464"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:color w:val="006600"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Arial" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Arial" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="Arial" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...18 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
-      <w:kern w:val="28"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...17 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00514682"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:themeColor="hyperlink" w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...14 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00514682"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="005148e9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="005148e9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="001341c4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteCharacters">
+    <w:name w:val="Footnote Characters"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="001341c4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007e5e3a"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:themeColor="followedHyperlink" w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteCharacters">
+    <w:name w:val="Endnote Characters"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="003e188c"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="200"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00514682"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005148E9"/>
+    <w:rsid w:val="005148e9"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005148E9"/>
+    <w:rsid w:val="005148e9"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="005148E9"/>
+    <w:rsid w:val="001341c4"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00240223"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...55 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.70376/jerp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chicagomanualofstyle.org/tools_citationguide/citation-guide-1.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chicagomanualofstyle.org/tools_citationguide/citation-guide-1.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="file:///C:\Users\user\Downloads\Image_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chicagomanualofstyle.org/tools_citationguide/citation-guide-1.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.70376/jerp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="file:///C:\Users\user\Downloads\Image_4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chicagomanualofstyle.org/tools_citationguide/citation-guide-1.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issn.brin.go.id/terbit/detail/20240610441103404" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerp@cesmid.or.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesmid.or.id/index.php/jerp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesmid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.70376/jerp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issn.brin.go.id/terbit/detail/20240611542083630" TargetMode="External"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesmid.or.id/index.php/jerp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerp@cesmid.or.id" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issn.perpusnas.go.id/terbit/detail/20240610441103404" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issn.perpusnas.go.id/terbit/detail/20240611542083630" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.70376/jerp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesmid.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D06E6EFC-F8BA-45BA-8576-B52004B88EA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.2.2$Windows_X86_64 LibreOffice_project/1f77d10d6938fd34972958f64b2bcfa54f8b1ba5</Application>
+  <AppVersion></AppVersion>
   <Pages>13</Pages>
-  <Words>4522</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>4309</Words>
+  <Characters>27675</Characters>
+  <CharactersWithSpaces>31648</CharactersWithSpaces>
+  <Paragraphs>352</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>JERP</dc:creator>
+  <dc:description/>
   <cp:keywords>Journal Template</cp:keywords>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:language>en-ID</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Citation Style_1">
     <vt:lpwstr>http://www.zotero.org/styles/chicago-fullnote-bibliography</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-political-science-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Mendeley Recent Style Id 1_1">
     <vt:lpwstr>http://www.zotero.org/styles/apa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Mendeley Recent Style Id 2_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-sociological-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Mendeley Recent Style Id 3_1">
     <vt:lpwstr>http://www.zotero.org/styles/chicago-author-date</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Mendeley Recent Style Id 4_1">
     <vt:lpwstr>http://www.zotero.org/styles/chicago-fullnote-bibliography</vt:lpwstr>